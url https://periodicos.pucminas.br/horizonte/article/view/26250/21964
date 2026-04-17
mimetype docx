--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -1,7577 +1,18920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="5EE142BA" w14:textId="7F28E54D" w:rsidR="00725463" w:rsidRDefault="00725463"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="64FBEF38" w14:textId="77777777" w:rsidR="00AA13B1" w:rsidRDefault="00AA13B1" w:rsidP="00AE3B32">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB3A383" w14:textId="1872AA85" w:rsidR="00C9723D" w:rsidRPr="00213511" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-      <w:pPr>
+    <w:p w14:paraId="78A72478" w14:textId="687ED69B" w:rsidR="00F22D51" w:rsidRPr="00AE3B32" w:rsidRDefault="00B22D19" w:rsidP="00AE3B32">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3894B1C1" w14:textId="12B45A95" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-      <w:pPr>
+    <w:p w14:paraId="05A920EA" w14:textId="72305F4B" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="00933D82" w:rsidP="00AE3B32">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>três</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaços </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE3B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6508F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE3B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letra tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39150E30" w14:textId="2FA374ED" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="00AB7FA9" w:rsidP="00B73906">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C9723D">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título do artigo em inglês: </w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>Título do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>subtítulo</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4A40" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B8F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">áximo 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>palavras contando o subtítulo, se houver</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4F26" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, separado </w:t>
+      </w:r>
+      <w:r w:rsidR="00177B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4F26" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>primeira linha</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, dois pontos se houver subtítulo ou nenhuma pontuação se não houver subtítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B8F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D636B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem caixa alta,</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D636B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amanho </w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0DD7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D636B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>egrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00177B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, alinhamento à esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7418CC" w14:textId="099988AD" w:rsidR="00C9723D" w:rsidRPr="009D2CD9" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-      <w:pPr>
+    <w:p w14:paraId="77CE1163" w14:textId="185FFF53" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="004F4F26" w:rsidP="00B73906">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ubtítulo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, se houver,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na segunda linha </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>do artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sem começar com maiúscula e sem colocar ponto final </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0DD7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00177B32" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, alinhamento à esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7AD8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E603A11" w14:textId="6463552A" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="004F2C40" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83AE8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, letra tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83AE8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E0DE2" w14:textId="1CA3AE3E" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="004F2C40" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E767F2" w14:textId="679F7289" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>english</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005661FC" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Italic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8BAEBE" w14:textId="78B645FA" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subtitle in English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Georgia font, size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, italic, not bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="00967267" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 15 words maximum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BB845E" w14:textId="17E9C4F0" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83AE8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, letra tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1DFB7" w14:textId="4CF6EE41" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">español: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamaño </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>itálica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>negrita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348059F4" w14:textId="07A8E90B" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subtitulo en español </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Georgia, tamaño 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, itálica, sin negrita)</w:t>
+      </w:r>
+      <w:r w:rsidR="00967267" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / máximo 15 palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B07C3C0" w14:textId="77777777" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33ED7BFC" w14:textId="129EEA81" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaços </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, letra tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F217CC9" w14:textId="4E297A6D" w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do </w:t>
+      </w:r>
+      <w:r w:rsidR="000A08F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1° </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:r w:rsidR="003A13F1" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6082C" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A13F1" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egrito) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FE82239" w14:textId="36B02E89" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-      <w:pPr>
+    <w:p w14:paraId="05A39196" w14:textId="7B78EC48" w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32" w:rsidRDefault="002A7619" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...19 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome por extenso da IES com a qual tem vínculo (empregatício, como discente ou egresso) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atenção: i) não usar siglas ou abreviaturas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) todos os dados devem estar inseridos nos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>metadados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da submissão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BD675A">
-[...11 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, sem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F17289F" w14:textId="1B60BB9F" w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32" w:rsidRDefault="00A6082C" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Programa de Pós-Graduação</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculdade ou Departamento </w:t>
+      </w:r>
+      <w:r w:rsidR="0007029C" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>da qual faz parte o autor</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, sem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577E2EB4" w14:textId="59BB2023" w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32" w:rsidRDefault="001711BF" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Nome da Cidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6082C" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado Sigla, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6082C" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MG, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>País de Origem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, sem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD81D97" w14:textId="3C0A3960" w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32" w:rsidRDefault="00A6082C" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>xxxxxxx@provedor.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4595" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4595" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiperlink</w:t>
+      </w:r>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005967BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4595" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0612C07B" w14:textId="2621459C" w:rsidR="00A6082C" w:rsidRPr="00AE3B32" w:rsidRDefault="00A6082C" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0097480A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>rcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0000-000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34473" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34473" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4595" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0000</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(apenas números</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e hifens</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiperlink, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5397ECEB" w14:textId="518912F6" w:rsidR="00A6082C" w:rsidRPr="00AE3B32" w:rsidRDefault="00234531" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço simples, letra tamanho 11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0EE0D" w14:textId="461E50CB" w:rsidR="000A08F0" w:rsidRPr="00AE3B32" w:rsidRDefault="000A08F0" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nome do 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D405D1" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidR="002A7619" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7619" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(máximo 4 coautorias</w:t>
+      </w:r>
+      <w:r w:rsidR="003A13F1" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A13F1" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>egrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152CD45A" w14:textId="77777777" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="00337302" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome por extenso da IES com a qual tem vínculo (empregatício, como discente ou egresso) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atenção: i) não usar siglas ou abreviaturas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) todos os dados devem estar inseridos nos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>metadados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da submissão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9, sem ponto final) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DB4477" w14:textId="77777777" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="00337302" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa de Pós-Graduação, Faculdade ou Departamento da qual faz parte o autor/a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9, sem ponto final) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDE8187" w14:textId="77777777" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="00337302" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome da Cidade, Estado Sigla, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: MG, País de Origem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9, sem ponto final) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1BF6AE" w14:textId="13CB7396" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="00337302" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: xxxxxxx@provedor.com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiperlink, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D3347E" w14:textId="560F8BCF" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="0097480A" w:rsidP="00082157">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0000-0000-0000-0000</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(apenas números e hifens, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiperlink, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, 9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D09229" w14:textId="34A8C521" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="00337302" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4AEC8F" w14:textId="7715C918" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, letra</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45421" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45421" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B71F0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9723D">
-[...6 lines deleted...]
-        <w:t>**</w:t>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3775D5ED" w14:textId="1266F441" w:rsidR="00C9723D" w:rsidRPr="009D2CD9" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-      <w:pPr>
+    <w:p w14:paraId="1E621327" w14:textId="77777777" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>RESUMO (fonte Georgia, tamanho 11, negrito, espaço simples)</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3385738B" w14:textId="560DD28B" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk528728559"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aqui se coloca o resumo do artigo, de 100 a 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00850036" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0 palavras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaço simples,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, não-itálico, tamanho 11. Texto justificado. Sem recuo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Atenção especial para a e</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Resumo </w:t>
+        </w:rPr>
+        <w:t>strutura obrigatória do resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: introdução/apresentação breve do tema</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, objetivos do trabalho, </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imprescindível indicar o </w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">método, </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informar</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os </w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alcançados</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/ou a estrutura do texto finalizando com</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conclus</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ões de forma sumarizada</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634E1F4F" w14:textId="77777777" w:rsidR="00AF2DE9" w:rsidRDefault="00C9723D" w:rsidP="00BD675A">
-      <w:pPr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="21AE7410" w14:textId="3A1E72BA" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apenas </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4099" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rês palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em letras minúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="00530E5A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F76" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eparadas por ponto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86F5C" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e vírgula</w:t>
+      </w:r>
+      <w:r w:rsidR="00530E5A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ponto final após a terceira palavra. </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>spaço simples</w:t>
+      </w:r>
+      <w:r w:rsidR="00530E5A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F76" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00530E5A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F76" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ão-itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="009A21C7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F76" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>amanho 11</w:t>
+      </w:r>
+      <w:r w:rsidR="009A21C7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F76" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spaço </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o próximo item.</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Atenção: i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prioritariamente </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uma das palavras </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>com termo disponível n</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0057239B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> catálogo (Thesaurus) da</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biblioteca Nacional do Brasil, disponível em: </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>https://acervo.bn.gov.br/sophia_web/busca/autoridades</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D38" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, prioritariamente, um dos</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> descritor</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63583CA9" w14:textId="5EF11F64" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00BD675A" w:rsidP="00BD675A">
-      <w:pPr>
+    <w:p w14:paraId="0A21B25D" w14:textId="4D30B25F" w:rsidR="006B71F0" w:rsidRPr="00AE3B32" w:rsidRDefault="006B71F0" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simples, letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEC2341" w14:textId="0E1682CF" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">ABSTRACT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Georgia font, size 11, italic, bold. English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501162D5" w14:textId="50D5169D" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The abstract must contain 100 to 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00850036" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0 words. Georgia font, italic, size 11, etc. as in Portuguese. Please make sure it is a good translation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Required structure of the abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>brief introduction/presentation of the article’s theme, objectives of the work, it is essential to indicate the method, report the results achieved and/or the structure of the text, concluding with the conclusions in a summarized form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAC561C" w14:textId="300F4E3E" w:rsidR="009D2D38" w:rsidRPr="00AE3B32" w:rsidRDefault="009D2D38" w:rsidP="00ED5515">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>only three keywords in lowercase; separated by semicolons; period after the third word.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>spacing; Georgia font; non-italic; size 11; single spacing for the next item</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Attention: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) Preferably use one of the words (1/3) with a term available in the National Library of Brazil Thesaurus, available at: https://acervo.bn.gov.br/sophia_web/busca/autoridades. ii) Preferably use one of the journal’s descriptors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B593D9" w14:textId="77777777" w:rsidR="006B71F0" w:rsidRPr="00AE3B32" w:rsidRDefault="006B71F0" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simples, letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C604E8" w14:textId="2722E9EE" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMEN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Fuente Georgia, tamaño 11, cursiva, negrita. Español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD5315D" w14:textId="2833B485" w:rsidR="00992627" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El resumen debe contener entre 100 hasta 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44E36" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>0 palabras. Fuente Georgia, cursiva, tamaño 11, etc. como en portugués. Asegúrese de que sea una buena traducción.</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Estructura obligatoria del resumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>breve introducción/presentación del tema del artículo, objetivos del trabajo, es imprescindible indicar el método, informar los resultados alcanzados y/o la estructura del texto, finalizando con las conclusiones de forma resumida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D219442" w14:textId="7378E34C" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00ED5515">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>lave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solo tres palabras clave en minúsculas; separadas por punto y coma; punto final después de la tercera palabra. </w:t>
+      </w:r>
+      <w:r w:rsidR="00082157" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spacio simple; fuente Georgia; sin cursiva; tamaño 11; espacio simple para el siguiente ítem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Atención: i) Utilizar, preferentemente, una de las palabras (1/3) con un término disponible en el catálogo (Tesauro) de la Biblioteca Nacional de Brasil, disponible en: https://acervo.bn.gov.br/sophia_web/busca/autoridades. ii) Utilizar, preferentemente, uno de los descriptores de la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5B02FA" w14:textId="105F39C1" w:rsidR="004F4F26" w:rsidRPr="00AE3B32" w:rsidRDefault="004F4F26" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaços simples, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>tamaño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A21954" w14:textId="77777777" w:rsidR="004F4F26" w:rsidRPr="00AE3B32" w:rsidRDefault="004F4F26" w:rsidP="006B71F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB9F18A" w14:textId="77777777" w:rsidR="00075FC2" w:rsidRPr="00AE3B32" w:rsidRDefault="004F4F26" w:rsidP="004F4F26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Como citar</w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00320189" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor insere informação com </w:t>
+      </w:r>
+      <w:r w:rsidR="00436677" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>alinhamento à esquerda)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768D52D" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobrenome, Iniciais. (Ano). Título do artigo: Subtítulo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Horizonte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>em itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numeral do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>volume</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>em itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>(número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>sem itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>), e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. https://doi.org/xxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>sem hiperlink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC6E780" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AC16A2" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Dois ou mais autores/as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CED0584" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF9696D" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobrenome, N. N., &amp; Sobrenome, N. N. (Ano). Título do artigo: Subtítulo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Horizonte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>em itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numeral do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>volume</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>sem itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>), e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00275FBB">
-[...105 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>https://doi.org/xxxxx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>sem hiperlink</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1C1256" w14:textId="606A7E06" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00D06835">
-[...2 lines deleted...]
-        <w:ind w:right="51"/>
+    <w:p w14:paraId="3C41A854" w14:textId="303BC340" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="001825AD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, com dois espaços de 1,5 para o próximo item)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C4173A" w14:textId="76AC4138" w:rsidR="003E4140" w:rsidRPr="00AE3B32" w:rsidRDefault="003E4140" w:rsidP="001825AD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E71336" w14:textId="11BEEF19" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00C861B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Georgia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9723D">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> para o próximo item.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B58F8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6601" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6601" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>caixa alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>. Um espaço de 1,5 para o texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2F23A4" w14:textId="7868111E" w:rsidR="00D06835" w:rsidRPr="00962202" w:rsidRDefault="00D06835" w:rsidP="00962202">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4FD8D6E2" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
+      <w:pPr>
+        <w:pStyle w:val="CitaoIntensa"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B51A5A" w14:textId="4B65A4E8" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00815113">
-[...487 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4CB874E4" w14:textId="5A033335" w:rsidR="00683126" w:rsidRDefault="0048709D" w:rsidP="00337302">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...113 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Parágrafo com recuo de 1,25.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Espaço entre linhas de 1,5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30309" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto justificado. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Um espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958C0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o próximo título.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Deve necessariamente conter o escopo do artigo, objetivos, breve estado da arte sempre que possível, método e proposta do texto.</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD675A" w:rsidRPr="00BD675A">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Fonte Georgia 12. </w:t>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaço de 1,5 para o título do item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E97C1BF" w14:textId="019C2411" w:rsidR="00BD675A" w:rsidRPr="00D9379C" w:rsidRDefault="00B54196" w:rsidP="00BD675A">
-[...1 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="08564471" w14:textId="77777777" w:rsidR="002A7F67" w:rsidRPr="00AE3B32" w:rsidRDefault="002A7F67" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D49AE8C" w14:textId="61571BDB" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00FA2D00">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TÍTULO</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5590" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO ITEM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024C7F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(quantos títulos </w:t>
+      </w:r>
+      <w:r w:rsidR="00274191" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>de itens forem necessários. F</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00274191" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00274191" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00024C7F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>caixa alta, negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5515" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, espaço de 1,5 para o texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00024C7F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBA2467" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
+      <w:pPr>
+        <w:pStyle w:val="CitaoIntensa"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261AA045" w14:textId="6F12EAB4" w:rsidR="00B7784B" w:rsidRPr="00AE3B32" w:rsidRDefault="004B5A13" w:rsidP="00B7784B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo com recuo de 1,25. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7784B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se desejar realçar alguma palavra, </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>utilizar sempre itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>não aspas</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No caso de </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>títulos de livros</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, palavras </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>estrangeiras</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>também</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizar itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>realce</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. No caso de notas de rodapé</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, verificar </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4768" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>instruções</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7784B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00B7784B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16133A7E" w14:textId="79A9E9D4" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00FA2D00">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sobrenome</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ano)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0DD7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>itação com menos de 40 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, entre aspas,</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4768" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4768" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>xto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED1651" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00C861B8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(p.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2B5E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002620E2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidR="00C861B8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7619" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C861B8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5431" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Em paráfrases, indicar autor e ano; a página é opcional, mas recomendada quando contribuir para a localização do trecho</w:t>
+      </w:r>
+      <w:r w:rsidR="00733D0E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7619" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271EB1B8" w14:textId="3CFEFE37" w:rsidR="009A0DD7" w:rsidRPr="00AE3B32" w:rsidRDefault="003E5431" w:rsidP="009A0DD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...116 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Para citação direta com 40 palavras ou mais, utilizar citação em bloco</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0192" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>arágrafo com recuo de 1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6665844F" w14:textId="404A4C24" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00C861B8" w:rsidP="0046698F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>[...]</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e se o início da frase não for o início do texto original, colocar colchetes</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e reticências</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ecuo de 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, sem aspas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D00" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Fonte Georgia, tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0036424C" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, espaço </w:t>
+      </w:r>
+      <w:r w:rsidR="00492FB7" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exto, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B0192" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003608BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ponto final se a frase tiver este ponto. Se não, coloca</w:t>
+      </w:r>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>r colchetes e reticências [...]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sobrenome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...157 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00BF5B8A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2B5E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002620E2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0192" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5431" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por convenção editorial da Horizonte, somente </w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no caso de ser uma tradução feita pelo autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>acrescente o termo</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tradução nossa </w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dentro dos parênteses.</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FE0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ex.: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sobrenome</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ano, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="002620E2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, tradução nossa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F7DB834" w14:textId="77777777" w:rsidR="00BD675A" w:rsidRPr="00BD675A" w:rsidRDefault="00BD675A" w:rsidP="00BD675A">
-[...1 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2DBEBA33" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...55 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não terminar o texto com a citação, escrever algum comentário após. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...373 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F04C3">
-[...15 lines deleted...]
-        <w:t>Curabitur a leo vitae tellus ullamcorper ullamcorper a in dui. Proin eget dapibus elit. Duis pulvinar libero vitae enim pulvinar ullamcorper. Phasellus a ligula sollicitudin, finibus lacus eu, venenatis erat. Praesent cursus, mauris sit amet dictum pretium, dolor risus aliquet turpis, et consectetur justo nunc a tortor. Donec sed ultrices ex, id porttitor massa. Nunc efficitur aliquam quam, ac vehicula massa convallis vel. Aenean placerat, elit sit amet vestibulum gravida, eros eros vulputate odio, ut dictum justo ante in sapien. Ut egestas eros neque, in auctor risus scelerisque suscipit. Sed posuere lacus ac justo fermentum lobortis.</w:t>
+      <w:r w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaço de 1,5 para o título do item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172D6017" w14:textId="29B82831" w:rsidR="00C9723D" w:rsidRPr="00D9379C" w:rsidRDefault="00BD675A" w:rsidP="001A322E">
+    <w:p w14:paraId="3F7EC411" w14:textId="77777777" w:rsidR="009A0DD7" w:rsidRPr="00AE3B32" w:rsidRDefault="009A0DD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C111B4A" w14:textId="5DAE43F2" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="001D1C69">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>TÍTULO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70C7A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70C7A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(idem acima)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750B6F5" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
+      <w:pPr>
+        <w:pStyle w:val="CitaoIntensa"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5DEE8D" w14:textId="6AFF2485" w:rsidR="00432E56" w:rsidRPr="00AE3B32" w:rsidRDefault="001D1C69" w:rsidP="00432E56">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">amet. Aenean eu maximus sapien, euismod feugiat nisi. Curabitur nibh urna, tempor a dolor nec, ullamcorper tincidunt purus. Maecenas ultrices euismod eros, ac venenatis justo fringilla eu. </w:t>
-[...8 lines deleted...]
-        <w:t>In pellentesque eget libero ac finibus. Quisque eros urna, varius sit amet interdum quis, sodales eu tortor.</w:t>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00432E56" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tex</w:t>
+      </w:r>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00992627" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E7942" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, conforme tabela 1 (</w:t>
+      </w:r>
+      <w:r w:rsidR="005B58F8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7942" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uando houver</w:t>
+      </w:r>
+      <w:r w:rsidR="00E013D7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tabela, ou quadro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70C7A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E013D7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou figura. Segue apenas um exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7942" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espaço de 1,5 para </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>a Tabela ou figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CBFDD0" w14:textId="3F6D13E9" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-[...3822 lines deleted...]
-    <w:p w14:paraId="538552A0" w14:textId="546D3F0D" w:rsidR="00C9723D" w:rsidRPr="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="051D4DB5" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126" w:rsidP="00C357D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-          <w:i/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F51EF9B" w14:textId="79085AD9" w:rsidR="00110FE0" w:rsidRPr="00AE3B32" w:rsidRDefault="00836BC3" w:rsidP="00110FE0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc473370356"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc473370184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc473370281"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tabela</w:t>
+      </w:r>
+      <w:r w:rsidR="00C861B8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4741" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ou figura) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E013D7" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F10244B" w14:textId="11A96DAB" w:rsidR="00C357D7" w:rsidRPr="00AE3B32" w:rsidRDefault="00594B55" w:rsidP="00110FE0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>título</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AB9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1C69" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Georgia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C9723D">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1C69" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1C69" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C83511">
-[...50 lines deleted...]
-        <w:t>).</w:t>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00110FE0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sem negrito, itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AB9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, espaço simples</w:t>
+      </w:r>
+      <w:r w:rsidR="00D958C0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00110FE0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ajustado à esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70C7A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBF9F77" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="00024C7F" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="0CE70F33" w14:textId="77777777" w:rsidR="007E4741" w:rsidRPr="00AE3B32" w:rsidRDefault="007E4741" w:rsidP="007E4741">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8504"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F09C5C0" w14:textId="0CCC0075" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="007E4741" w:rsidP="007E4741">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8504"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultar normas específicas em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>orientações para APA 7 disponível em: http:// pucminas.br/biblioteca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F44A4B" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
+      <w:pPr>
+        <w:pStyle w:val="CitaoIntensa"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438D04D7" w14:textId="47C7FF6D" w:rsidR="00432E56" w:rsidRPr="00AE3B32" w:rsidRDefault="00432E56" w:rsidP="00432E56">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E20897" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E20897" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D87E16" w14:textId="4209A6DE" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="003F1DFF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E20897" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E20897" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CE2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Para as alíneas o recuo será de 0,63 e deslocamento de 0,63 para e o espaçamento entre linhas de 1,5 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fonte tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00C861B8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B8760F" w14:textId="6572E34D" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="003F1DFF" w:rsidP="002E3799">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, e finalizar com ponto e vírgula;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29961437" w14:textId="319ACD87" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="003F1DFF" w:rsidP="002E3799">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e finalizar com vírgula, se for </w:t>
+      </w:r>
+      <w:r w:rsidR="007438C5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> penúltim</w:t>
+      </w:r>
+      <w:r w:rsidR="007438C5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0069445F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alínea,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D924018" w14:textId="6C7CB4D3" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="003F1DFF" w:rsidP="002E3799">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007438C5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007438C5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007438C5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4C4A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B58F8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D79721" w14:textId="7795E7AF" w:rsidR="0073291D" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="0073291D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0018373B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subalíneas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilize outro marcador e recuo à esquerda de 1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm e deslocamento de 0,63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CDC267" w14:textId="77777777" w:rsidR="0073291D" w:rsidRPr="00AE3B32" w:rsidRDefault="0073291D" w:rsidP="0073291D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, e finalizar com ponto e vírgula;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA7B519" w14:textId="77777777" w:rsidR="0073291D" w:rsidRPr="00AE3B32" w:rsidRDefault="0073291D" w:rsidP="0046698F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0BDB4518" w14:textId="77777777" w:rsidR="0073291D" w:rsidRPr="00AE3B32" w:rsidRDefault="0073291D" w:rsidP="0046698F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6FA30603" w14:textId="585A15D8" w:rsidR="00E45D12" w:rsidRPr="00AE3B32" w:rsidRDefault="0073291D" w:rsidP="0046698F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E45D12" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34845CE0" w14:textId="68908E60" w:rsidR="00E45D12" w:rsidRPr="00AE3B32" w:rsidRDefault="00E45D12" w:rsidP="0074183F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB85BDD" w14:textId="65AB198D" w:rsidR="001B4FAE" w:rsidRPr="00AE3B32" w:rsidRDefault="0018373B" w:rsidP="0035017D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>textotexto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0035017D" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7" w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaço de 1,5 para o título do item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4190E0AD" w14:textId="77777777" w:rsidR="0035017D" w:rsidRPr="00AE3B32" w:rsidRDefault="0035017D" w:rsidP="0035017D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0443D9" w14:textId="365E3C45" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>QUANTOS TÍTULOS FOREM NECESSÁRIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6BB83F" w14:textId="1B87FC11" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274C6B8E" w14:textId="38DC7E59" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2B6F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2B6F" w:rsidRPr="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Para subtítulo, um espaço de 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADDCDF9" w14:textId="18EE7D40" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1047B108" w14:textId="716ABADF" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtítulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>quantos forem</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5590" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessários, sendo dois ou mais</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D36" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonte Georgia, primeira </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6481" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letra </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D36" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maiúscula, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6481" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seguintes em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>caixa baixa, negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5590" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Não criar subtítulo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB05FF" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>em caso de apenas</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5590" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um subtítulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E7D67A" w14:textId="6FCD7795" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="0074183F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387182F8" w14:textId="3989DA0E" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="0074183F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E1F30" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698D6447" w14:textId="704CE51C" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E555BD1" w14:textId="724F4BB4" w:rsidR="00C9723D" w:rsidRPr="0028746B" w:rsidRDefault="0028746B" w:rsidP="00C9723D">
-[...440 lines deleted...]
-    <w:p w14:paraId="0FA1D0CE" w14:textId="1EAA3389" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="50FE63E6" w14:textId="1B6C7297" w:rsidR="00024C7F" w:rsidRPr="00AE3B32" w:rsidRDefault="00024C7F" w:rsidP="00024C7F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Itens do subtítulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D36" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonte Georgia, inicial maiúscula, </w:t>
+      </w:r>
+      <w:r w:rsidR="0092651E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seguintes em </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>caixa baixa, itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5590" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>. Quantos forem necessários, sendo dois ou mais. Não criar item em subtítulo para apenas um item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="006D7592" w:rsidRPr="006D7592">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4DD42875" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="609B9589" w14:textId="77777777" w:rsidR="00A53D36" w:rsidRPr="00AE3B32" w:rsidRDefault="00A53D36" w:rsidP="00024C7F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F20DE21" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="0DBF85D8" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaço de 1,5 para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considerações finais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B55DFA7" w14:textId="77777777" w:rsidR="00811A08" w:rsidRPr="00AE3B32" w:rsidRDefault="00811A08" w:rsidP="001E1F30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B271FB7" w14:textId="685A6732" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00C861B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, caixa alta, negrito, tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A08" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F89948" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
+      <w:pPr>
+        <w:pStyle w:val="CitaoIntensa"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D2B8B2" w14:textId="77777777" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5AE0AB" w14:textId="012BA0D7" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>textoo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C9FB83" w14:textId="77777777" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7B498B" w14:textId="353469C2" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Para as referências, dar um espaço tamanho 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B392800" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB58C05" w14:textId="6838282E" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERÊNCIAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(título em fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, caixa alta, espaço simples, alinhado à esquerda. Título do livro ou periódico em negrito)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637A6FAF" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C97C40" w14:textId="7F26CC4A" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para mais informações, consultar as orientações da APA (7ª edição) disponíveis no site da Biblioteca PUC Minas. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00AE3B32">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.pucminas.br/biblioteca</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E782ED1" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB07465" w14:textId="54BF8475" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Alguns exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52496208" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556E3C07" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Livros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0101C39F" w14:textId="4132BA70" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Torres, J. C. de O. (1968). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
         </w:rPr>
         <w:t>História das ideias religiosas no Brasil</w:t>
       </w:r>
-      <w:r w:rsidRPr="005114D8">
-[...4 lines deleted...]
-        <w:t>. São Paulo: Grijalbo, 1968.</w:t>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Grijalbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF678B9" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="52272E75" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C8217CA" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="3BBA4D87" w14:textId="1FE0831F" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Capítulos de livros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753D18AB" w14:textId="3EBF8091" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="007A39A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mariz, C. L. (2006). Catolicismo no Brasil contemporâneo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reavivamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e diversidade. In R. Menezes</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; F. Teixeira (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Orgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> religiões no Brasil: Continuidades e rupturas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 53–68). Vozes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0720441B" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E8619D" w14:textId="3214C7D1" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dissertações e teses (obrigatório inserir link)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F5A9DD" w14:textId="6CB272F8" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="007A39A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ritz, C. D. de A. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eu sou sem religião com crença: A fragilização da herança religiosa e a conservação da crença como elo de memória</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tese de doutorado, Pontifícia Univer</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sidade Católica de Minas Gerais]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteca Digital de Teses e Dissertações da PUC Minas. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00AE3B32">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://web.sistemas.pucminas.br/BDP/PUC%20Minas/Home/Visualizar?seq=1B744A778833EE4BCD9760C54D5412DE</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32B5C9A8" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F82575B" w14:textId="4D0054DD" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Artigos em periódicos (priorizar DOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665E1041" w14:textId="2CAD0686" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="007A39A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Antoniazzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2004). Por que o panorama religioso no Brasil mudou tanto? </w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Horizonte:</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ista</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latino</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ericana de</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estud</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os da </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Rel</w:t>
+      </w:r>
+      <w:r w:rsidR="0046698F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>igião</w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5), 13–39. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00AE3B32">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.5752/P.2175-5841.2004v3n5p13-39</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78489E7A" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A2716B" w14:textId="38EC6781" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>: continuidades e rupturas. Petrópolis: Vozes, 2006, p. 53-68.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Artigos em jornais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D77E45" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="0C22AFF4" w14:textId="290D6759" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00DE22FF" w:rsidP="007A39A8">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Dissertações e teses: </w:t>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lopes, R. J. (2014, 13 de março). 1 ano de Francisco. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Folha de S. Paulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. https://www1.folha.uol.com.br/mundo/2014/03/1425534-1-ano-de-francisco.shtml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0713E766" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="6C06B05F" w14:textId="77777777" w:rsidR="00DE22FF" w:rsidRPr="00AE3B32" w:rsidRDefault="00DE22FF" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D96E6A" w14:textId="69826E88" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00DE22FF" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>: o ensino nas escolas paulistas (1917-1939). São Paulo, 1988. 180 f. Dissertação (Mestrado em História) - Faculdade de Filosofia, Letras e Ciências Humanas, Universidade de São Paulo.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Página institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A0EEBA" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="079A547C" w14:textId="333C109B" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00DE22FF" w:rsidP="00DE22FF">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Artigos em periódicos: </w:t>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteca Nacional. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Autoridades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. ttps://acervo.bn.gov.br/sophia_web/busca/autoridades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F311AA" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="56935470" w14:textId="77777777" w:rsidR="00DE22FF" w:rsidRPr="00AE3B32" w:rsidRDefault="00DE22FF" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A7C4F4" w14:textId="0862EFB9" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:t>. Porto Alegre, v. 12, n. 3, p. 556-565, 2012.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OBSERVAÇÕES SOBRE INSERÇÃO DE DOI (APA 7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F97429" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="17F0D8A4" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24EA14B9" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
+    <w:p w14:paraId="342D60F4" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O manual da APA (7ª edição) estabelece que documentos eletrônicos devem apresentar elementos que permitam sua identificação e recuperação. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3BAF6A" w14:textId="6220995C" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O DOI (Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Object</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identifier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) deve ser priorizado sempre que disponível, por sua estabilidade e persistência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F36340F" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C54920" w14:textId="1613CB5C" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1. Prioridade de identificação digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106D37DB" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9345BD" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI disponível </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizar o DOI em formato URL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E739D5" w14:textId="665D9154" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI indisponível </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informar o link (URL) de acesso </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A2152B" w14:textId="1A8AFB10" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Data de acesso: dispensável para artigos com DOI</w:t>
+      </w:r>
+      <w:r w:rsidR="009521BB" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recomendada apenas para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conteúdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instáveis (páginas web ou documentos institucionais dinâmicos) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F081C67" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A12CB1E" w14:textId="539D1CA4" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2. Forma correta de apresentação do DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D609572" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E071617" w14:textId="355AE8D5" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Utilizar o DOI exclusivamente em formato de URL ativa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00AE3B32">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60E7422D" w14:textId="0E847D35" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Não utilizar “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou “DOI:” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E29FAD" w14:textId="49223F88" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não inserir ponto final após o DOI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC3373" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1475D4" w14:textId="166CE293" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3. Forma correta quando não houver DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3CD074" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF938E2" w14:textId="06907C39" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir apenas o link direto do documento, sem a expressão “Disponível </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em:”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6FFA5139" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="009521BB" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56074EB8" w14:textId="77777777" w:rsidR="009521BB" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1607FB1D" w14:textId="681D3536" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>https://www.exemplo.com/artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B39462D" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Incluir data de acesso somente quando necessário (conteúdos mutáveis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3761663F" w14:textId="77777777" w:rsidR="0035017D" w:rsidRPr="00AE3B32" w:rsidRDefault="0035017D" w:rsidP="003E0E8F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4329D027" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="16B5C112" w14:textId="661541AF" w:rsidR="00AE3B32" w:rsidRDefault="00AE3B32" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="362344EE" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRPr="005114D8" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-[...11 lines deleted...]
-        <w:t>BRASIL. Ministério da Ciência e Tecnologia. Sociedade da informação no Brasil. Brasília: MCT, 2000. Disponível em: http://www.socinfo.org.br/livro_verde/ download.htm. Acesso em: 02 jan. 2005.</w:t>
+    <w:p w14:paraId="6067EE2F" w14:textId="25923DC8" w:rsidR="0035017D" w:rsidRPr="00AE3B32" w:rsidRDefault="0035017D" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Inserir na última página, com os dados pertinentes, desde que fique a um espaço do final do texto, como indicado abaixo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118BB848" w14:textId="56B77A59" w:rsidR="00D9379C" w:rsidRDefault="00D9379C" w:rsidP="00D9379C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="323964AE" w14:textId="77777777" w:rsidR="0035017D" w:rsidRPr="00AE3B32" w:rsidRDefault="0035017D" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C816A40" w14:textId="1D93AEA1" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Apoio:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="002F14D8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome por extenso da </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7275B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">instituição de apoio, e número de Processos quando for o caso. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F2E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Suprimir est</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F2E" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informação se não houver apoio. Exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fundação de Amparo à Pesquisa do Estado de Minas Gerais.</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E0E8F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, tam. 11, itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0E8F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD5BE0A" w14:textId="40C1474C" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuição </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>na coautoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE304F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Se houver somente um autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7177A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7177A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ora</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE304F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suprimir esta </w:t>
+      </w:r>
+      <w:r w:rsidR="002F14D8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">informação. </w:t>
+      </w:r>
+      <w:r w:rsidR="0075550A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:r w:rsidR="00A236F9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>houver mais de um autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/autora</w:t>
+      </w:r>
+      <w:r w:rsidR="00A236F9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eles devem descrever </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE304F" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a participação de cada autor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere exatamente conforme modelo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2371" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Contribuições dos autores (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D2371" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D2371" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>): Concepção e delineamento do estudo: AAA, XXXX. Coleta de dados: AAA. Análise e interpretação dos dados: AAA. Redação do manuscrito (versão original): AAA. Revisão crítica do conteúdo intelectual: AAA, XXXX. Aprovação da versão final a ser publicada: AAA, XXXX. Responsabilidade pública pelo conteúdo do artigo: XXX (autor responsável pela submissão).</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2371" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, tam. 11, itálico, justificado, espaçamento</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois do parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B54" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E86697" w14:textId="196C7AB1" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Conflito de interesses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/A/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/es</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86E3B" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>declara</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> não haver conflito de interesses.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6682" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075550A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois do parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="0075550A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB48A58" w14:textId="6A5BCD0A" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Comitê de ética</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (obrigatório quando houver aprovação ética para pesquisa com seres humanos ou animais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nome da Instituição</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por extenso</w:t>
+      </w:r>
+      <w:r w:rsidR="002729F2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643F18" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Processo</w:t>
+      </w:r>
+      <w:r w:rsidR="002729F2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n°</w:t>
+      </w:r>
+      <w:r w:rsidR="00643F18" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Se não houver </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>suprimir esta informação</w:t>
+      </w:r>
+      <w:r w:rsidR="00643F18" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77DA" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não inserir data ou qualquer outra informação. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7FA9" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00933D82" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois do parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="002729F2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A079A3" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A079A3" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pontíficia Universidade Católica de Minas Gerais. Processo n° 4.264.447.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182C237E" w14:textId="7051CFAC" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Recebido em:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>editor insere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA3557" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Recuo de 1,5 cm, fonte Georgia, tam. 11, itálico, justificado, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois do parágrafo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705A6439" w14:textId="6A006E21" w:rsidR="00090C93" w:rsidRPr="00AE3B32" w:rsidRDefault="00090C93" w:rsidP="00AB7FA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aprovado em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">editor </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11CEE" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>insere</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B3039A" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA3557" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Recuo de 1,5 cm, fonte Georgia, tam. 11, itálico, justificado, espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41CD0" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A200E5" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>6 pt depois do parágrafo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1789A12F" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="004E5663" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor de seção: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>editor insere o dado.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Obs. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> para SOBRENOMES repetidos. REPETIR o sobrenome</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5663">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Última linha do arquivo</w:t>
       </w:r>
       <w:r>
-        <w:t>. Exemplos:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38294B98" w14:textId="77777777" w:rsidR="00D9379C" w:rsidRDefault="00D9379C" w:rsidP="00D9379C">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="65A011B3" w14:textId="69A91B4F" w:rsidR="003D3A02" w:rsidRPr="00AE3B32" w:rsidRDefault="003D3A02" w:rsidP="00C464B7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2345CADB" w14:textId="77777777" w:rsidR="00D9379C" w:rsidRDefault="00D9379C" w:rsidP="00D9379C">
-[...28 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+    <w:sectPr w:rsidR="003D3A02" w:rsidRPr="00AE3B32" w:rsidSect="000F658A">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1701" w:bottom="1531" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2096479C" w14:textId="77777777" w:rsidR="0069193B" w:rsidRDefault="0069193B" w:rsidP="00C9723D">
+    <w:p w14:paraId="2D33ED48" w14:textId="77777777" w:rsidR="00DD3B38" w:rsidRDefault="00DD3B38" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="582071D7" w14:textId="77777777" w:rsidR="0069193B" w:rsidRDefault="0069193B" w:rsidP="00C9723D">
+    <w:p w14:paraId="1B5A7894" w14:textId="77777777" w:rsidR="00DD3B38" w:rsidRDefault="00DD3B38" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...32 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="0948D4E8" w14:textId="1CB24D0C" w:rsidR="00436677" w:rsidRPr="00967F72" w:rsidRDefault="00436677" w:rsidP="00F644D1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="41DB921D" w14:textId="191F6B9B" w:rsidR="00436677" w:rsidRPr="0070602B" w:rsidRDefault="00436677" w:rsidP="0070602B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="07AB16DD" w14:textId="173CC785" w:rsidR="00436677" w:rsidRPr="00A03AF5" w:rsidRDefault="00F004C2" w:rsidP="00F004C2">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="180"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2845E249" w14:textId="77777777" w:rsidR="0069193B" w:rsidRDefault="0069193B" w:rsidP="00C9723D">
+    <w:p w14:paraId="15067BA0" w14:textId="77777777" w:rsidR="00DD3B38" w:rsidRDefault="00DD3B38" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4033F3" w14:textId="77777777" w:rsidR="0069193B" w:rsidRDefault="0069193B" w:rsidP="00C9723D">
+    <w:p w14:paraId="7AF5DB80" w14:textId="77777777" w:rsidR="00DD3B38" w:rsidRDefault="00DD3B38" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3E9CAA42" w14:textId="77777777" w:rsidR="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="00C9723D">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="621C5BB6" w14:textId="31E5E45F" w:rsidR="00436677" w:rsidRPr="00263A16" w:rsidRDefault="00436677" w:rsidP="003A13F1">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CE692E">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
-      <w:r w:rsidRPr="00CE692E">
-[...170 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C464B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificado por asterisco. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informar exatamente e apenas o que é solicitado, tal como segue: Máxima titulação pelo nome por extenso da Instituição. A seguir, a titulação intermediária (se houver), ou curso em formação (se for doutorado ou mestrado, deve vir após a titulação máxima concluída).  Não inserir siglas. Pós-doutorado não é titulação. Não inserir vínculo empregatício. Ex.: Doutorado em Ciências da Religião pela Pontifícia Universidade Católica de Minas Gerais. Mestrado em X pela XXXX. Graduação em X pela XXX. Doutorado em curso em X pela XXX. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7FB68ECA" w14:textId="33EB2FB1" w:rsidR="00C9723D" w:rsidRDefault="00C9723D" w:rsidP="008E1B52">
+    <w:p w14:paraId="0111CB97" w14:textId="5854D062" w:rsidR="00C464B7" w:rsidRPr="00AA13B1" w:rsidRDefault="00C464B7" w:rsidP="003D636B">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE692E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA13B1">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="16"/>
-[...34 lines deleted...]
-        <w:t>, fazer como especificado no primeiro autor.</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA13B1">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA13B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Identificado por dois, três a quatro asteriscos. Informar exatamente e apenas o que é solicitado, tal como segue: Máxima titulação pelo nome por extenso da Instituição. A seguir, a titulação intermediária (se houver), ou curso em formação (se for doutorado ou mestrado, deve vir após a titulação máxima concluída).  Não inserir siglas. Pós-doutorado não é titulação. Não inserir vínculo empregatício. Ex.: Doutorado em Ciências da Religião pela Pontifícia Universidade Católica de Minas Gerais. Mestrado em X pela XXXX. Graduação em X pela XXX. Doutorado em curso em X pela XXX.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0218335C" w14:textId="302D56A9" w:rsidR="00C9723D" w:rsidRPr="00BE7F65" w:rsidRDefault="00C9723D" w:rsidP="00962202">
+    <w:p w14:paraId="5A3A712A" w14:textId="5FFA567A" w:rsidR="00436677" w:rsidRPr="00263A16" w:rsidRDefault="00436677" w:rsidP="00BB488C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BE7F65">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE7F65">
-[...55 lines deleted...]
-        <w:t xml:space="preserve">itálico. </w:t>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nota de rodapé: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusivamente para </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>notas explicativas ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comentários adicionais</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ambos de no máximo três linhas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textos na língua original que foram traduzidos no corpo do texto. Atenção: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aqui não se colocam referências. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB488C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, tamanho 10, espaço simples, justificada, texto alinhado fora do número com deslocamento a 0,25. Linhas seguintes seguem alinhamento com a primeira letra da nota</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7576FC2D" w14:textId="77CB8F63" w:rsidR="00C9723D" w:rsidRPr="00BE7F65" w:rsidRDefault="00C9723D" w:rsidP="00850102">
+    <w:p w14:paraId="4DC55D0B" w14:textId="7744CE02" w:rsidR="00110FE0" w:rsidRPr="00263A16" w:rsidRDefault="00110FE0" w:rsidP="00110FE0">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BE7F65">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE7F65">
-[...55 lines deleted...]
-        <w:t>Quando houver mais de uma nota usar espaço simples entre elas.</w:t>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O ponto final deve ser colocado antes da referência, caso a frase citada já o contenha. Caso contrário, a pontuação final segue após a referência.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="6C1026DD" w14:textId="0A4ADDCF" w:rsidR="00436677" w:rsidRPr="00263A16" w:rsidRDefault="00436677" w:rsidP="00BD15B6">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apenas no caso de tradução do texto feita pelo autor</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, colocar aqui na nota de ro</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dapé o texto na língua original.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, tamanho 10, espaço simples, em itálico, justificada. Segunda linha alinhada com a primeira letra do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F1C" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="544617AC" w14:textId="0CA70CAF" w:rsidR="002F2AA1" w:rsidRPr="00BD675A" w:rsidRDefault="00BD675A" w:rsidP="00BD675A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="49575724" w14:textId="77777777" w:rsidR="00436677" w:rsidRPr="00A03AF5" w:rsidRDefault="00436677" w:rsidP="003E146B">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:b/>
+        <w:iCs/>
+        <w:smallCaps/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="254B59F6" w14:textId="62E59FD6" w:rsidR="00436677" w:rsidRPr="00AA13B1" w:rsidRDefault="00436677" w:rsidP="00C83AE8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="4820"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>TEMPLATE REVISTA HORIZONTE PARA ARQUIVO .DOC</w:t>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>A NÃO ADEQUAÇÃO DO ARQUIVO AO TEMPLATE ENSEJARÁ RECUSA DA SUBMISSÃO DO TRABALHO NA ETAPA DE RECEPÇÃO</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25E04CC5" w14:textId="3EFCDCD5" w:rsidR="00436677" w:rsidRPr="00AA13B1" w:rsidRDefault="00436677" w:rsidP="00C83AE8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="4820"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="05B0A9F4" w14:textId="4BDE0256" w:rsidR="00436677" w:rsidRPr="00AA13B1" w:rsidRDefault="00436677" w:rsidP="00C83AE8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="4820"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ARQUIVO ORIGINAL: </w:t>
+    </w:r>
+    <w:r w:rsidR="00AA13B1" w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>40.000 e 60.000 caracteres com espaços (aproximadamente 6.500–9.500 palavras).</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4328086F" w14:textId="25A61005" w:rsidR="009A0DD7" w:rsidRPr="00AA13B1" w:rsidRDefault="009A0DD7" w:rsidP="00C83AE8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="4820"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2E309D87" w14:textId="34A3CDF9" w:rsidR="00436677" w:rsidRPr="00F004C2" w:rsidRDefault="009A0DD7" w:rsidP="00EB34EA">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Este </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:i/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>template</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> segue a APA 7 </w:t>
+    </w:r>
+    <w:r w:rsidR="00CF765E" w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">adaptada às </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">orientações </w:t>
+    </w:r>
+    <w:r w:rsidR="00CF765E" w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> políticas editoriais da revista.</w:t>
+    </w:r>
+    <w:r w:rsidR="00436677" w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00436677" w:rsidRPr="00AA13B1">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00436677" w:rsidRPr="00F004C2">
+      <w:rPr>
+        <w:rStyle w:val="Forte"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28046721"/>
+    <w:nsid w:val="022B6056"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="705622D8"/>
+    <w:tmpl w:val="2ABA5175"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DFC35D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B4413A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11F52987"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D3DE9F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7673,51 +19016,1017 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D475D83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C6015F4"/>
+    <w:styleLink w:val="Nmeros"/>
+    <w:lvl w:ilvl="0" w:tplc="9C889498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="253" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16BC8D5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1053" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="325C4816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FF4A4492">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2653" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0CD00D06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3453" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1754682E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4253" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="36E65C9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5053" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="30548D68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5853" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="793C7D80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6653" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AF0812"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B2C912C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABA5175"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2ABA5175"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B853BBD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15F489EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FD65E46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56B0234E"/>
+    <w:lvl w:ilvl="0" w:tplc="BE903206">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1545" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2265" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2985" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3705" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5145" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5865" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6585" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF84992"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="724C3426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41AA5229"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C6015F4"/>
+    <w:numStyleLink w:val="Nmeros"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A86502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="759A37CE"/>
+    <w:lvl w:ilvl="0" w:tplc="15AA920C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B4413A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B4413A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7759,291 +20068,1336 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="971787898">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AE6D43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F064F2D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="535510277">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzI2szAwMDE2MDc0tTRT0lEKTi0uzszPAymwqAUASr34VCwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysTAyMjE3NTY0sjAzNjFV0lEKTi0uzszPAykwrgUAocfwyCwAAAA="/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C9723D"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00FD061C"/>
+    <w:rsidRoot w:val="00B419F4"/>
+    <w:rsid w:val="00003DFE"/>
+    <w:rsid w:val="000055F0"/>
+    <w:rsid w:val="0001161C"/>
+    <w:rsid w:val="0002407C"/>
+    <w:rsid w:val="0002449E"/>
+    <w:rsid w:val="00024C7F"/>
+    <w:rsid w:val="00026986"/>
+    <w:rsid w:val="000351C8"/>
+    <w:rsid w:val="00035B8B"/>
+    <w:rsid w:val="00036795"/>
+    <w:rsid w:val="00042B00"/>
+    <w:rsid w:val="00042ED7"/>
+    <w:rsid w:val="00046EFF"/>
+    <w:rsid w:val="00055AFF"/>
+    <w:rsid w:val="000570FE"/>
+    <w:rsid w:val="00057768"/>
+    <w:rsid w:val="000615F7"/>
+    <w:rsid w:val="000616B0"/>
+    <w:rsid w:val="00065C0C"/>
+    <w:rsid w:val="0007029C"/>
+    <w:rsid w:val="00070ADE"/>
+    <w:rsid w:val="00071A10"/>
+    <w:rsid w:val="00072417"/>
+    <w:rsid w:val="00075FC2"/>
+    <w:rsid w:val="00082157"/>
+    <w:rsid w:val="00086326"/>
+    <w:rsid w:val="00086F6B"/>
+    <w:rsid w:val="00090C93"/>
+    <w:rsid w:val="00090DEE"/>
+    <w:rsid w:val="00092249"/>
+    <w:rsid w:val="00092FE2"/>
+    <w:rsid w:val="00093AEC"/>
+    <w:rsid w:val="00096E85"/>
+    <w:rsid w:val="000A08F0"/>
+    <w:rsid w:val="000C46A8"/>
+    <w:rsid w:val="000C46CD"/>
+    <w:rsid w:val="000C4D82"/>
+    <w:rsid w:val="000D1DB1"/>
+    <w:rsid w:val="000D1F27"/>
+    <w:rsid w:val="000D2EAB"/>
+    <w:rsid w:val="000D59DC"/>
+    <w:rsid w:val="000D5B97"/>
+    <w:rsid w:val="000D6601"/>
+    <w:rsid w:val="000D7078"/>
+    <w:rsid w:val="000E04CE"/>
+    <w:rsid w:val="000E0B7F"/>
+    <w:rsid w:val="000E31C7"/>
+    <w:rsid w:val="000E4651"/>
+    <w:rsid w:val="000E696E"/>
+    <w:rsid w:val="000F5C39"/>
+    <w:rsid w:val="000F658A"/>
+    <w:rsid w:val="00105CCC"/>
+    <w:rsid w:val="00107DF3"/>
+    <w:rsid w:val="00110FE0"/>
+    <w:rsid w:val="001126AB"/>
+    <w:rsid w:val="001135D1"/>
+    <w:rsid w:val="00115039"/>
+    <w:rsid w:val="001157CA"/>
+    <w:rsid w:val="001218B9"/>
+    <w:rsid w:val="00121DE6"/>
+    <w:rsid w:val="00123843"/>
+    <w:rsid w:val="00123948"/>
+    <w:rsid w:val="00133B60"/>
+    <w:rsid w:val="001359BC"/>
+    <w:rsid w:val="001409B8"/>
+    <w:rsid w:val="00140CF4"/>
+    <w:rsid w:val="001419DE"/>
+    <w:rsid w:val="001424F8"/>
+    <w:rsid w:val="00153B57"/>
+    <w:rsid w:val="00154120"/>
+    <w:rsid w:val="00155ED8"/>
+    <w:rsid w:val="00161B39"/>
+    <w:rsid w:val="00162C1F"/>
+    <w:rsid w:val="00164948"/>
+    <w:rsid w:val="00166D52"/>
+    <w:rsid w:val="001711BF"/>
+    <w:rsid w:val="00174411"/>
+    <w:rsid w:val="00174611"/>
+    <w:rsid w:val="001761E8"/>
+    <w:rsid w:val="001778B3"/>
+    <w:rsid w:val="00177B32"/>
+    <w:rsid w:val="001825AD"/>
+    <w:rsid w:val="00182E4C"/>
+    <w:rsid w:val="0018373B"/>
+    <w:rsid w:val="00186523"/>
+    <w:rsid w:val="0019215E"/>
+    <w:rsid w:val="00193AF3"/>
+    <w:rsid w:val="00196B04"/>
+    <w:rsid w:val="001A5D8B"/>
+    <w:rsid w:val="001B0192"/>
+    <w:rsid w:val="001B1949"/>
+    <w:rsid w:val="001B1A93"/>
+    <w:rsid w:val="001B4FAE"/>
+    <w:rsid w:val="001B77C8"/>
+    <w:rsid w:val="001C1C5A"/>
+    <w:rsid w:val="001C3DCB"/>
+    <w:rsid w:val="001D15FC"/>
+    <w:rsid w:val="001D1C69"/>
+    <w:rsid w:val="001D2043"/>
+    <w:rsid w:val="001D443A"/>
+    <w:rsid w:val="001D4BE6"/>
+    <w:rsid w:val="001D4C4A"/>
+    <w:rsid w:val="001D5ECE"/>
+    <w:rsid w:val="001D6A55"/>
+    <w:rsid w:val="001E1F30"/>
+    <w:rsid w:val="001F0E68"/>
+    <w:rsid w:val="001F7E13"/>
+    <w:rsid w:val="00200B6D"/>
+    <w:rsid w:val="00202FBA"/>
+    <w:rsid w:val="00205836"/>
+    <w:rsid w:val="002123DF"/>
+    <w:rsid w:val="0021634E"/>
+    <w:rsid w:val="002176BA"/>
+    <w:rsid w:val="00222782"/>
+    <w:rsid w:val="00222C64"/>
+    <w:rsid w:val="00223082"/>
+    <w:rsid w:val="00225E2F"/>
+    <w:rsid w:val="00234531"/>
+    <w:rsid w:val="00235114"/>
+    <w:rsid w:val="00235CEB"/>
+    <w:rsid w:val="00236059"/>
+    <w:rsid w:val="00237CFD"/>
+    <w:rsid w:val="00241493"/>
+    <w:rsid w:val="00245DC2"/>
+    <w:rsid w:val="00250036"/>
+    <w:rsid w:val="00250997"/>
+    <w:rsid w:val="002515F7"/>
+    <w:rsid w:val="00252852"/>
+    <w:rsid w:val="002532FE"/>
+    <w:rsid w:val="002536DD"/>
+    <w:rsid w:val="00253BFE"/>
+    <w:rsid w:val="002620E2"/>
+    <w:rsid w:val="002635EC"/>
+    <w:rsid w:val="00263A16"/>
+    <w:rsid w:val="002729F2"/>
+    <w:rsid w:val="00274191"/>
+    <w:rsid w:val="002815CC"/>
+    <w:rsid w:val="002833FA"/>
+    <w:rsid w:val="0028682C"/>
+    <w:rsid w:val="0028719D"/>
+    <w:rsid w:val="00291FE7"/>
+    <w:rsid w:val="002929FD"/>
+    <w:rsid w:val="002A0D1D"/>
+    <w:rsid w:val="002A16F8"/>
+    <w:rsid w:val="002A1757"/>
+    <w:rsid w:val="002A58AB"/>
+    <w:rsid w:val="002A6D7D"/>
+    <w:rsid w:val="002A7619"/>
+    <w:rsid w:val="002A7F67"/>
+    <w:rsid w:val="002B3200"/>
+    <w:rsid w:val="002B5A9F"/>
+    <w:rsid w:val="002C39C3"/>
+    <w:rsid w:val="002D324F"/>
+    <w:rsid w:val="002D76E9"/>
+    <w:rsid w:val="002E3799"/>
+    <w:rsid w:val="002E5ED4"/>
+    <w:rsid w:val="002E62DE"/>
+    <w:rsid w:val="002E71EE"/>
+    <w:rsid w:val="002E7942"/>
+    <w:rsid w:val="002F0447"/>
+    <w:rsid w:val="002F14D8"/>
+    <w:rsid w:val="002F209C"/>
+    <w:rsid w:val="002F4099"/>
+    <w:rsid w:val="002F4393"/>
+    <w:rsid w:val="002F7585"/>
+    <w:rsid w:val="003001E5"/>
+    <w:rsid w:val="00301FEB"/>
+    <w:rsid w:val="00302B4E"/>
+    <w:rsid w:val="00304625"/>
+    <w:rsid w:val="00304B4D"/>
+    <w:rsid w:val="0030676B"/>
+    <w:rsid w:val="00306ECE"/>
+    <w:rsid w:val="0031103C"/>
+    <w:rsid w:val="00313626"/>
+    <w:rsid w:val="003154F3"/>
+    <w:rsid w:val="00317ED1"/>
+    <w:rsid w:val="003200D1"/>
+    <w:rsid w:val="00320189"/>
+    <w:rsid w:val="00320BFE"/>
+    <w:rsid w:val="003335CB"/>
+    <w:rsid w:val="00337302"/>
+    <w:rsid w:val="00342B4B"/>
+    <w:rsid w:val="0035017D"/>
+    <w:rsid w:val="003548A0"/>
+    <w:rsid w:val="0035680B"/>
+    <w:rsid w:val="003572F6"/>
+    <w:rsid w:val="003608BB"/>
+    <w:rsid w:val="0036424C"/>
+    <w:rsid w:val="0036681E"/>
+    <w:rsid w:val="0036722F"/>
+    <w:rsid w:val="003704C2"/>
+    <w:rsid w:val="00376797"/>
+    <w:rsid w:val="00376FA9"/>
+    <w:rsid w:val="003772CF"/>
+    <w:rsid w:val="00380379"/>
+    <w:rsid w:val="003822FF"/>
+    <w:rsid w:val="00382A43"/>
+    <w:rsid w:val="003870BF"/>
+    <w:rsid w:val="00393B86"/>
+    <w:rsid w:val="00397274"/>
+    <w:rsid w:val="003A13F1"/>
+    <w:rsid w:val="003A6E7C"/>
+    <w:rsid w:val="003B476B"/>
+    <w:rsid w:val="003B4843"/>
+    <w:rsid w:val="003C52C1"/>
+    <w:rsid w:val="003C606B"/>
+    <w:rsid w:val="003D0094"/>
+    <w:rsid w:val="003D0A02"/>
+    <w:rsid w:val="003D3A02"/>
+    <w:rsid w:val="003D4FD6"/>
+    <w:rsid w:val="003D5590"/>
+    <w:rsid w:val="003D636B"/>
+    <w:rsid w:val="003D6619"/>
+    <w:rsid w:val="003E0E8F"/>
+    <w:rsid w:val="003E146B"/>
+    <w:rsid w:val="003E4140"/>
+    <w:rsid w:val="003E42A6"/>
+    <w:rsid w:val="003E4768"/>
+    <w:rsid w:val="003E5431"/>
+    <w:rsid w:val="003F1DFF"/>
+    <w:rsid w:val="003F2B5E"/>
+    <w:rsid w:val="003F5D8B"/>
+    <w:rsid w:val="003F7023"/>
+    <w:rsid w:val="003F748D"/>
+    <w:rsid w:val="00402AC5"/>
+    <w:rsid w:val="00404666"/>
+    <w:rsid w:val="00405AA4"/>
+    <w:rsid w:val="00407D46"/>
+    <w:rsid w:val="0041122C"/>
+    <w:rsid w:val="00414464"/>
+    <w:rsid w:val="004203DF"/>
+    <w:rsid w:val="00420928"/>
+    <w:rsid w:val="00421931"/>
+    <w:rsid w:val="00422210"/>
+    <w:rsid w:val="00432DBF"/>
+    <w:rsid w:val="00432E56"/>
+    <w:rsid w:val="00433921"/>
+    <w:rsid w:val="00433DAD"/>
+    <w:rsid w:val="00434877"/>
+    <w:rsid w:val="00436677"/>
+    <w:rsid w:val="00440D55"/>
+    <w:rsid w:val="00444241"/>
+    <w:rsid w:val="00446754"/>
+    <w:rsid w:val="00447ED2"/>
+    <w:rsid w:val="0045501F"/>
+    <w:rsid w:val="004567E9"/>
+    <w:rsid w:val="004570DB"/>
+    <w:rsid w:val="00462A96"/>
+    <w:rsid w:val="00464B41"/>
+    <w:rsid w:val="00464B57"/>
+    <w:rsid w:val="0046698F"/>
+    <w:rsid w:val="00471720"/>
+    <w:rsid w:val="00471C9A"/>
+    <w:rsid w:val="00473E46"/>
+    <w:rsid w:val="004751A0"/>
+    <w:rsid w:val="0048171A"/>
+    <w:rsid w:val="00484D7F"/>
+    <w:rsid w:val="0048709D"/>
+    <w:rsid w:val="00492FB7"/>
+    <w:rsid w:val="00495139"/>
+    <w:rsid w:val="004963C5"/>
+    <w:rsid w:val="00496E23"/>
+    <w:rsid w:val="004A1AAF"/>
+    <w:rsid w:val="004A1D72"/>
+    <w:rsid w:val="004A33D3"/>
+    <w:rsid w:val="004A3714"/>
+    <w:rsid w:val="004B532E"/>
+    <w:rsid w:val="004B5A13"/>
+    <w:rsid w:val="004B6C74"/>
+    <w:rsid w:val="004B73CD"/>
+    <w:rsid w:val="004C10DB"/>
+    <w:rsid w:val="004C1E0C"/>
+    <w:rsid w:val="004D2371"/>
+    <w:rsid w:val="004D3EC6"/>
+    <w:rsid w:val="004D4BBC"/>
+    <w:rsid w:val="004E36BD"/>
+    <w:rsid w:val="004E418F"/>
+    <w:rsid w:val="004F2C40"/>
+    <w:rsid w:val="004F4F26"/>
+    <w:rsid w:val="004F6A9F"/>
+    <w:rsid w:val="005009B7"/>
+    <w:rsid w:val="00513153"/>
+    <w:rsid w:val="00514187"/>
+    <w:rsid w:val="00515C8D"/>
+    <w:rsid w:val="005165E0"/>
+    <w:rsid w:val="00521A25"/>
+    <w:rsid w:val="00523203"/>
+    <w:rsid w:val="00523E80"/>
+    <w:rsid w:val="00525261"/>
+    <w:rsid w:val="005261FB"/>
+    <w:rsid w:val="00530E5A"/>
+    <w:rsid w:val="005325F0"/>
+    <w:rsid w:val="0054074E"/>
+    <w:rsid w:val="00541569"/>
+    <w:rsid w:val="00541B6C"/>
+    <w:rsid w:val="00541D0C"/>
+    <w:rsid w:val="00546D29"/>
+    <w:rsid w:val="005517C1"/>
+    <w:rsid w:val="00552504"/>
+    <w:rsid w:val="005528BC"/>
+    <w:rsid w:val="0055360A"/>
+    <w:rsid w:val="00553CF7"/>
+    <w:rsid w:val="0056173C"/>
+    <w:rsid w:val="0056188C"/>
+    <w:rsid w:val="00564BFC"/>
+    <w:rsid w:val="005654F3"/>
+    <w:rsid w:val="005661FC"/>
+    <w:rsid w:val="00570198"/>
+    <w:rsid w:val="0057239B"/>
+    <w:rsid w:val="00573CB5"/>
+    <w:rsid w:val="00581935"/>
+    <w:rsid w:val="00586F9B"/>
+    <w:rsid w:val="0059195F"/>
+    <w:rsid w:val="00594B55"/>
+    <w:rsid w:val="005967BB"/>
+    <w:rsid w:val="005A0307"/>
+    <w:rsid w:val="005A0AD6"/>
+    <w:rsid w:val="005A293C"/>
+    <w:rsid w:val="005A5092"/>
+    <w:rsid w:val="005A79E3"/>
+    <w:rsid w:val="005A7DF0"/>
+    <w:rsid w:val="005B0F9B"/>
+    <w:rsid w:val="005B58F8"/>
+    <w:rsid w:val="005C05B4"/>
+    <w:rsid w:val="005C6481"/>
+    <w:rsid w:val="005C6FE7"/>
+    <w:rsid w:val="005C79AE"/>
+    <w:rsid w:val="005D1515"/>
+    <w:rsid w:val="005D2662"/>
+    <w:rsid w:val="005D46CB"/>
+    <w:rsid w:val="005E2B6F"/>
+    <w:rsid w:val="005E4F1C"/>
+    <w:rsid w:val="005F116C"/>
+    <w:rsid w:val="005F34A3"/>
+    <w:rsid w:val="005F4A40"/>
+    <w:rsid w:val="0061049F"/>
+    <w:rsid w:val="00612F19"/>
+    <w:rsid w:val="006164D8"/>
+    <w:rsid w:val="00616949"/>
+    <w:rsid w:val="00621EC3"/>
+    <w:rsid w:val="0062626E"/>
+    <w:rsid w:val="0062711A"/>
+    <w:rsid w:val="0063036E"/>
+    <w:rsid w:val="00631218"/>
+    <w:rsid w:val="00631F40"/>
+    <w:rsid w:val="00632A25"/>
+    <w:rsid w:val="0064004B"/>
+    <w:rsid w:val="00640B76"/>
+    <w:rsid w:val="00643F18"/>
+    <w:rsid w:val="0064486A"/>
+    <w:rsid w:val="006478C5"/>
+    <w:rsid w:val="006615BE"/>
+    <w:rsid w:val="00665FCE"/>
+    <w:rsid w:val="006663BD"/>
+    <w:rsid w:val="0067340A"/>
+    <w:rsid w:val="00677941"/>
+    <w:rsid w:val="00677B9A"/>
+    <w:rsid w:val="006805E9"/>
+    <w:rsid w:val="00680D07"/>
+    <w:rsid w:val="0068111F"/>
+    <w:rsid w:val="00682046"/>
+    <w:rsid w:val="00683126"/>
+    <w:rsid w:val="00683690"/>
+    <w:rsid w:val="00685092"/>
+    <w:rsid w:val="006921C3"/>
+    <w:rsid w:val="0069445F"/>
+    <w:rsid w:val="00695B54"/>
+    <w:rsid w:val="00696EB8"/>
+    <w:rsid w:val="0069720F"/>
+    <w:rsid w:val="0069771E"/>
+    <w:rsid w:val="006A3FF9"/>
+    <w:rsid w:val="006B078F"/>
+    <w:rsid w:val="006B0D35"/>
+    <w:rsid w:val="006B2B8F"/>
+    <w:rsid w:val="006B71F0"/>
+    <w:rsid w:val="006B7B89"/>
+    <w:rsid w:val="006C1A63"/>
+    <w:rsid w:val="006C63C4"/>
+    <w:rsid w:val="006C7381"/>
+    <w:rsid w:val="006D3362"/>
+    <w:rsid w:val="006D662A"/>
+    <w:rsid w:val="006D778F"/>
+    <w:rsid w:val="006E0615"/>
+    <w:rsid w:val="006E0BED"/>
+    <w:rsid w:val="006E5EE6"/>
+    <w:rsid w:val="006F0B62"/>
+    <w:rsid w:val="006F119A"/>
+    <w:rsid w:val="006F20B7"/>
+    <w:rsid w:val="006F7AD8"/>
+    <w:rsid w:val="00700C2A"/>
+    <w:rsid w:val="00701C56"/>
+    <w:rsid w:val="007020FF"/>
+    <w:rsid w:val="007052D1"/>
+    <w:rsid w:val="0070602B"/>
+    <w:rsid w:val="00707E27"/>
+    <w:rsid w:val="007161DF"/>
+    <w:rsid w:val="007213AB"/>
+    <w:rsid w:val="007259D0"/>
+    <w:rsid w:val="00726C72"/>
+    <w:rsid w:val="0073291D"/>
+    <w:rsid w:val="00733D0E"/>
+    <w:rsid w:val="00735D6F"/>
+    <w:rsid w:val="007372CB"/>
+    <w:rsid w:val="00737757"/>
+    <w:rsid w:val="00740D29"/>
+    <w:rsid w:val="0074183F"/>
+    <w:rsid w:val="007438C5"/>
+    <w:rsid w:val="00743977"/>
+    <w:rsid w:val="007441F8"/>
+    <w:rsid w:val="007463A5"/>
+    <w:rsid w:val="00750160"/>
+    <w:rsid w:val="00751E84"/>
+    <w:rsid w:val="0075550A"/>
+    <w:rsid w:val="007559B2"/>
+    <w:rsid w:val="007562D3"/>
+    <w:rsid w:val="00770233"/>
+    <w:rsid w:val="007768A6"/>
+    <w:rsid w:val="00776F9B"/>
+    <w:rsid w:val="00782C4F"/>
+    <w:rsid w:val="00784482"/>
+    <w:rsid w:val="0078646F"/>
+    <w:rsid w:val="00793179"/>
+    <w:rsid w:val="00793E02"/>
+    <w:rsid w:val="007A0351"/>
+    <w:rsid w:val="007A1811"/>
+    <w:rsid w:val="007A39A8"/>
+    <w:rsid w:val="007A4C48"/>
+    <w:rsid w:val="007A5AF1"/>
+    <w:rsid w:val="007B13C0"/>
+    <w:rsid w:val="007B26C5"/>
+    <w:rsid w:val="007B3724"/>
+    <w:rsid w:val="007B62B4"/>
+    <w:rsid w:val="007C0290"/>
+    <w:rsid w:val="007C2459"/>
+    <w:rsid w:val="007C4D62"/>
+    <w:rsid w:val="007D0036"/>
+    <w:rsid w:val="007D2907"/>
+    <w:rsid w:val="007D6028"/>
+    <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007E4741"/>
+    <w:rsid w:val="007E5757"/>
+    <w:rsid w:val="007E6E6D"/>
+    <w:rsid w:val="007F4942"/>
+    <w:rsid w:val="007F6AE6"/>
+    <w:rsid w:val="008101A0"/>
+    <w:rsid w:val="00811A08"/>
+    <w:rsid w:val="00812390"/>
+    <w:rsid w:val="00815EC3"/>
+    <w:rsid w:val="00816B7F"/>
+    <w:rsid w:val="0082291E"/>
+    <w:rsid w:val="00827AF0"/>
+    <w:rsid w:val="00834691"/>
+    <w:rsid w:val="00834D47"/>
+    <w:rsid w:val="00835C95"/>
+    <w:rsid w:val="00836BC3"/>
+    <w:rsid w:val="00837B77"/>
+    <w:rsid w:val="0084329B"/>
+    <w:rsid w:val="00850036"/>
+    <w:rsid w:val="00851CA6"/>
+    <w:rsid w:val="008537F5"/>
+    <w:rsid w:val="00857553"/>
+    <w:rsid w:val="00857D42"/>
+    <w:rsid w:val="00861779"/>
+    <w:rsid w:val="00864330"/>
+    <w:rsid w:val="00864EA1"/>
+    <w:rsid w:val="00867130"/>
+    <w:rsid w:val="008708E7"/>
+    <w:rsid w:val="0087296E"/>
+    <w:rsid w:val="00873772"/>
+    <w:rsid w:val="00874D23"/>
+    <w:rsid w:val="008759DD"/>
+    <w:rsid w:val="00875BD9"/>
+    <w:rsid w:val="00876B39"/>
+    <w:rsid w:val="00877E06"/>
+    <w:rsid w:val="00882EDA"/>
+    <w:rsid w:val="00885C81"/>
+    <w:rsid w:val="00886643"/>
+    <w:rsid w:val="00887F77"/>
+    <w:rsid w:val="00890515"/>
+    <w:rsid w:val="00894511"/>
+    <w:rsid w:val="00896360"/>
+    <w:rsid w:val="008A0F58"/>
+    <w:rsid w:val="008A0F79"/>
+    <w:rsid w:val="008A4A0B"/>
+    <w:rsid w:val="008A4DEB"/>
+    <w:rsid w:val="008A763F"/>
+    <w:rsid w:val="008B05EF"/>
+    <w:rsid w:val="008B58D6"/>
+    <w:rsid w:val="008B6918"/>
+    <w:rsid w:val="008B6EE2"/>
+    <w:rsid w:val="008C097D"/>
+    <w:rsid w:val="008C5313"/>
+    <w:rsid w:val="008D0889"/>
+    <w:rsid w:val="008D352E"/>
+    <w:rsid w:val="008D3D84"/>
+    <w:rsid w:val="008D78C5"/>
+    <w:rsid w:val="008D79C7"/>
+    <w:rsid w:val="008E0A8D"/>
+    <w:rsid w:val="008E2287"/>
+    <w:rsid w:val="008E42E8"/>
+    <w:rsid w:val="008E4B20"/>
+    <w:rsid w:val="008F25B9"/>
+    <w:rsid w:val="008F36DE"/>
+    <w:rsid w:val="008F3E63"/>
+    <w:rsid w:val="00901622"/>
+    <w:rsid w:val="009100AC"/>
+    <w:rsid w:val="0091498E"/>
+    <w:rsid w:val="009203B2"/>
+    <w:rsid w:val="00921493"/>
+    <w:rsid w:val="00921EE1"/>
+    <w:rsid w:val="0092469C"/>
+    <w:rsid w:val="0092651E"/>
+    <w:rsid w:val="0093054B"/>
+    <w:rsid w:val="009319EE"/>
+    <w:rsid w:val="00933D82"/>
+    <w:rsid w:val="0093513D"/>
+    <w:rsid w:val="00940B20"/>
+    <w:rsid w:val="00942862"/>
+    <w:rsid w:val="00946AB3"/>
+    <w:rsid w:val="009508C0"/>
+    <w:rsid w:val="00950C54"/>
+    <w:rsid w:val="009521BB"/>
+    <w:rsid w:val="009566B8"/>
+    <w:rsid w:val="009570A8"/>
+    <w:rsid w:val="00957D03"/>
+    <w:rsid w:val="009622D6"/>
+    <w:rsid w:val="00964FEA"/>
+    <w:rsid w:val="0096696C"/>
+    <w:rsid w:val="009669C0"/>
+    <w:rsid w:val="00967267"/>
+    <w:rsid w:val="00967F72"/>
+    <w:rsid w:val="00971544"/>
+    <w:rsid w:val="009730B9"/>
+    <w:rsid w:val="009733DF"/>
+    <w:rsid w:val="009737C9"/>
+    <w:rsid w:val="0097480A"/>
+    <w:rsid w:val="009811C7"/>
+    <w:rsid w:val="00991A00"/>
+    <w:rsid w:val="00992627"/>
+    <w:rsid w:val="00993C50"/>
+    <w:rsid w:val="009954BF"/>
+    <w:rsid w:val="009A0C8C"/>
+    <w:rsid w:val="009A0DD7"/>
+    <w:rsid w:val="009A21C7"/>
+    <w:rsid w:val="009A2B8B"/>
+    <w:rsid w:val="009A7549"/>
+    <w:rsid w:val="009B4DE5"/>
+    <w:rsid w:val="009B765D"/>
+    <w:rsid w:val="009C0CD8"/>
+    <w:rsid w:val="009C2B98"/>
+    <w:rsid w:val="009C520A"/>
+    <w:rsid w:val="009C7083"/>
+    <w:rsid w:val="009D2719"/>
+    <w:rsid w:val="009D2D38"/>
+    <w:rsid w:val="009D46CF"/>
+    <w:rsid w:val="009D532C"/>
+    <w:rsid w:val="009D6B25"/>
+    <w:rsid w:val="009D7614"/>
+    <w:rsid w:val="009E1921"/>
+    <w:rsid w:val="009E1F7B"/>
+    <w:rsid w:val="009E4322"/>
+    <w:rsid w:val="009E6235"/>
+    <w:rsid w:val="009E63A3"/>
+    <w:rsid w:val="009E6DC1"/>
+    <w:rsid w:val="009F16A0"/>
+    <w:rsid w:val="009F43C2"/>
+    <w:rsid w:val="009F5E68"/>
+    <w:rsid w:val="009F7B54"/>
+    <w:rsid w:val="00A03AF5"/>
+    <w:rsid w:val="00A05EBE"/>
+    <w:rsid w:val="00A079A3"/>
+    <w:rsid w:val="00A07E8A"/>
+    <w:rsid w:val="00A10AE6"/>
+    <w:rsid w:val="00A10C2B"/>
+    <w:rsid w:val="00A114E2"/>
+    <w:rsid w:val="00A11CEE"/>
+    <w:rsid w:val="00A12FA6"/>
+    <w:rsid w:val="00A13FB2"/>
+    <w:rsid w:val="00A15B17"/>
+    <w:rsid w:val="00A200E5"/>
+    <w:rsid w:val="00A2099E"/>
+    <w:rsid w:val="00A21C65"/>
+    <w:rsid w:val="00A21FA5"/>
+    <w:rsid w:val="00A236F9"/>
+    <w:rsid w:val="00A30064"/>
+    <w:rsid w:val="00A30868"/>
+    <w:rsid w:val="00A30BA6"/>
+    <w:rsid w:val="00A31D0B"/>
+    <w:rsid w:val="00A33257"/>
+    <w:rsid w:val="00A34351"/>
+    <w:rsid w:val="00A34473"/>
+    <w:rsid w:val="00A3594E"/>
+    <w:rsid w:val="00A35B69"/>
+    <w:rsid w:val="00A36F3E"/>
+    <w:rsid w:val="00A41744"/>
+    <w:rsid w:val="00A42FA2"/>
+    <w:rsid w:val="00A43B20"/>
+    <w:rsid w:val="00A45670"/>
+    <w:rsid w:val="00A463F0"/>
+    <w:rsid w:val="00A47A3B"/>
+    <w:rsid w:val="00A52C4B"/>
+    <w:rsid w:val="00A53D36"/>
+    <w:rsid w:val="00A56DA8"/>
+    <w:rsid w:val="00A6082C"/>
+    <w:rsid w:val="00A6170A"/>
+    <w:rsid w:val="00A629EE"/>
+    <w:rsid w:val="00A62B94"/>
+    <w:rsid w:val="00A6508F"/>
+    <w:rsid w:val="00A67AB9"/>
+    <w:rsid w:val="00A8476B"/>
+    <w:rsid w:val="00A86190"/>
+    <w:rsid w:val="00A86F5C"/>
+    <w:rsid w:val="00A90455"/>
+    <w:rsid w:val="00A915A8"/>
+    <w:rsid w:val="00A91F76"/>
+    <w:rsid w:val="00A92E71"/>
+    <w:rsid w:val="00A95345"/>
+    <w:rsid w:val="00A953E4"/>
+    <w:rsid w:val="00A9630C"/>
+    <w:rsid w:val="00A96373"/>
+    <w:rsid w:val="00A97EA8"/>
+    <w:rsid w:val="00AA02B0"/>
+    <w:rsid w:val="00AA13B1"/>
+    <w:rsid w:val="00AA39BE"/>
+    <w:rsid w:val="00AB0B60"/>
+    <w:rsid w:val="00AB4595"/>
+    <w:rsid w:val="00AB5B36"/>
+    <w:rsid w:val="00AB7FA9"/>
+    <w:rsid w:val="00AC05B5"/>
+    <w:rsid w:val="00AC13B8"/>
+    <w:rsid w:val="00AC3888"/>
+    <w:rsid w:val="00AC5678"/>
+    <w:rsid w:val="00AD5396"/>
+    <w:rsid w:val="00AE1ABE"/>
+    <w:rsid w:val="00AE2AAD"/>
+    <w:rsid w:val="00AE3B32"/>
+    <w:rsid w:val="00AF1278"/>
+    <w:rsid w:val="00AF453A"/>
+    <w:rsid w:val="00AF622E"/>
+    <w:rsid w:val="00AF6389"/>
+    <w:rsid w:val="00AF7111"/>
+    <w:rsid w:val="00B0201E"/>
+    <w:rsid w:val="00B07349"/>
+    <w:rsid w:val="00B11C5F"/>
+    <w:rsid w:val="00B128A6"/>
+    <w:rsid w:val="00B144EF"/>
+    <w:rsid w:val="00B14B39"/>
+    <w:rsid w:val="00B2111C"/>
+    <w:rsid w:val="00B22D19"/>
+    <w:rsid w:val="00B27A34"/>
+    <w:rsid w:val="00B3039A"/>
+    <w:rsid w:val="00B3318B"/>
+    <w:rsid w:val="00B35E08"/>
+    <w:rsid w:val="00B374E7"/>
+    <w:rsid w:val="00B419F4"/>
+    <w:rsid w:val="00B42845"/>
+    <w:rsid w:val="00B4455A"/>
+    <w:rsid w:val="00B56223"/>
+    <w:rsid w:val="00B568A2"/>
+    <w:rsid w:val="00B60CF7"/>
+    <w:rsid w:val="00B663FA"/>
+    <w:rsid w:val="00B70C7A"/>
+    <w:rsid w:val="00B714D1"/>
+    <w:rsid w:val="00B7177A"/>
+    <w:rsid w:val="00B7275B"/>
+    <w:rsid w:val="00B73906"/>
+    <w:rsid w:val="00B73ABC"/>
+    <w:rsid w:val="00B772B4"/>
+    <w:rsid w:val="00B7784B"/>
+    <w:rsid w:val="00B864CB"/>
+    <w:rsid w:val="00B86F2E"/>
+    <w:rsid w:val="00B919CC"/>
+    <w:rsid w:val="00BA1EBD"/>
+    <w:rsid w:val="00BA47D0"/>
+    <w:rsid w:val="00BA6D47"/>
+    <w:rsid w:val="00BB1B12"/>
+    <w:rsid w:val="00BB488C"/>
+    <w:rsid w:val="00BB54AF"/>
+    <w:rsid w:val="00BD15B6"/>
+    <w:rsid w:val="00BD435B"/>
+    <w:rsid w:val="00BD4D2C"/>
+    <w:rsid w:val="00BE3580"/>
+    <w:rsid w:val="00BE3E40"/>
+    <w:rsid w:val="00BE4A24"/>
+    <w:rsid w:val="00BE6AD3"/>
+    <w:rsid w:val="00BF0CD2"/>
+    <w:rsid w:val="00BF59B4"/>
+    <w:rsid w:val="00BF5B8A"/>
+    <w:rsid w:val="00BF6174"/>
+    <w:rsid w:val="00BF729B"/>
+    <w:rsid w:val="00BF77DA"/>
+    <w:rsid w:val="00BF7873"/>
+    <w:rsid w:val="00C02095"/>
+    <w:rsid w:val="00C112BE"/>
+    <w:rsid w:val="00C14A33"/>
+    <w:rsid w:val="00C1520C"/>
+    <w:rsid w:val="00C2393F"/>
+    <w:rsid w:val="00C23AD7"/>
+    <w:rsid w:val="00C24AD4"/>
+    <w:rsid w:val="00C26CE1"/>
+    <w:rsid w:val="00C30309"/>
+    <w:rsid w:val="00C31DEF"/>
+    <w:rsid w:val="00C357D7"/>
+    <w:rsid w:val="00C3766E"/>
+    <w:rsid w:val="00C401B1"/>
+    <w:rsid w:val="00C41495"/>
+    <w:rsid w:val="00C464B7"/>
+    <w:rsid w:val="00C46D0F"/>
+    <w:rsid w:val="00C511A1"/>
+    <w:rsid w:val="00C53989"/>
+    <w:rsid w:val="00C600EB"/>
+    <w:rsid w:val="00C62965"/>
+    <w:rsid w:val="00C62E3D"/>
+    <w:rsid w:val="00C64E1D"/>
+    <w:rsid w:val="00C66CF7"/>
+    <w:rsid w:val="00C6767F"/>
+    <w:rsid w:val="00C679F0"/>
+    <w:rsid w:val="00C74287"/>
+    <w:rsid w:val="00C80021"/>
+    <w:rsid w:val="00C816CB"/>
+    <w:rsid w:val="00C81D41"/>
+    <w:rsid w:val="00C83AE8"/>
+    <w:rsid w:val="00C861B8"/>
+    <w:rsid w:val="00C868BB"/>
+    <w:rsid w:val="00C93687"/>
+    <w:rsid w:val="00C94226"/>
+    <w:rsid w:val="00C95357"/>
+    <w:rsid w:val="00C953D2"/>
+    <w:rsid w:val="00C95406"/>
+    <w:rsid w:val="00CA4A6D"/>
+    <w:rsid w:val="00CA61FF"/>
+    <w:rsid w:val="00CA6682"/>
+    <w:rsid w:val="00CB7FAE"/>
+    <w:rsid w:val="00CC0056"/>
+    <w:rsid w:val="00CC477D"/>
+    <w:rsid w:val="00CC5388"/>
+    <w:rsid w:val="00CC5DA3"/>
+    <w:rsid w:val="00CC6FA0"/>
+    <w:rsid w:val="00CD062F"/>
+    <w:rsid w:val="00CD0D7B"/>
+    <w:rsid w:val="00CD1185"/>
+    <w:rsid w:val="00CD6CAA"/>
+    <w:rsid w:val="00CE0CDE"/>
+    <w:rsid w:val="00CE5B5F"/>
+    <w:rsid w:val="00CE649D"/>
+    <w:rsid w:val="00CF168A"/>
+    <w:rsid w:val="00CF4944"/>
+    <w:rsid w:val="00CF765E"/>
+    <w:rsid w:val="00D003D4"/>
+    <w:rsid w:val="00D00F10"/>
+    <w:rsid w:val="00D01EDA"/>
+    <w:rsid w:val="00D06323"/>
+    <w:rsid w:val="00D1174F"/>
+    <w:rsid w:val="00D12903"/>
+    <w:rsid w:val="00D179C6"/>
+    <w:rsid w:val="00D2304D"/>
+    <w:rsid w:val="00D25A25"/>
+    <w:rsid w:val="00D2771D"/>
+    <w:rsid w:val="00D31949"/>
+    <w:rsid w:val="00D326D3"/>
+    <w:rsid w:val="00D33536"/>
+    <w:rsid w:val="00D33606"/>
+    <w:rsid w:val="00D405D1"/>
+    <w:rsid w:val="00D42FFC"/>
+    <w:rsid w:val="00D43ECF"/>
+    <w:rsid w:val="00D44087"/>
+    <w:rsid w:val="00D5015F"/>
+    <w:rsid w:val="00D51353"/>
+    <w:rsid w:val="00D56189"/>
+    <w:rsid w:val="00D627E1"/>
+    <w:rsid w:val="00D6445A"/>
+    <w:rsid w:val="00D703D2"/>
+    <w:rsid w:val="00D75220"/>
+    <w:rsid w:val="00D86E3B"/>
+    <w:rsid w:val="00D95047"/>
+    <w:rsid w:val="00D958C0"/>
+    <w:rsid w:val="00DA1F66"/>
+    <w:rsid w:val="00DA62A8"/>
+    <w:rsid w:val="00DB05FF"/>
+    <w:rsid w:val="00DB09F3"/>
+    <w:rsid w:val="00DB29D7"/>
+    <w:rsid w:val="00DB2B7A"/>
+    <w:rsid w:val="00DB3392"/>
+    <w:rsid w:val="00DB46D5"/>
+    <w:rsid w:val="00DB61AE"/>
+    <w:rsid w:val="00DB72BD"/>
+    <w:rsid w:val="00DC096C"/>
+    <w:rsid w:val="00DC2EDB"/>
+    <w:rsid w:val="00DC39FA"/>
+    <w:rsid w:val="00DC6CE2"/>
+    <w:rsid w:val="00DD1311"/>
+    <w:rsid w:val="00DD3B38"/>
+    <w:rsid w:val="00DD3D69"/>
+    <w:rsid w:val="00DD46EC"/>
+    <w:rsid w:val="00DD7193"/>
+    <w:rsid w:val="00DE0BC1"/>
+    <w:rsid w:val="00DE22FF"/>
+    <w:rsid w:val="00DE2663"/>
+    <w:rsid w:val="00DE304F"/>
+    <w:rsid w:val="00DE7BD2"/>
+    <w:rsid w:val="00DF3E01"/>
+    <w:rsid w:val="00DF5351"/>
+    <w:rsid w:val="00DF6BDF"/>
+    <w:rsid w:val="00E013D7"/>
+    <w:rsid w:val="00E04D78"/>
+    <w:rsid w:val="00E164AA"/>
+    <w:rsid w:val="00E20897"/>
+    <w:rsid w:val="00E2208A"/>
+    <w:rsid w:val="00E27556"/>
+    <w:rsid w:val="00E27594"/>
+    <w:rsid w:val="00E27597"/>
+    <w:rsid w:val="00E33F54"/>
+    <w:rsid w:val="00E3424E"/>
+    <w:rsid w:val="00E44E36"/>
+    <w:rsid w:val="00E45421"/>
+    <w:rsid w:val="00E45D12"/>
+    <w:rsid w:val="00E46756"/>
+    <w:rsid w:val="00E52236"/>
+    <w:rsid w:val="00E52D18"/>
+    <w:rsid w:val="00E53191"/>
+    <w:rsid w:val="00E61947"/>
+    <w:rsid w:val="00E61FC7"/>
+    <w:rsid w:val="00E63814"/>
+    <w:rsid w:val="00E661E3"/>
+    <w:rsid w:val="00E67A23"/>
+    <w:rsid w:val="00E81D1B"/>
+    <w:rsid w:val="00E8579E"/>
+    <w:rsid w:val="00E909ED"/>
+    <w:rsid w:val="00E9315C"/>
+    <w:rsid w:val="00E93774"/>
+    <w:rsid w:val="00E9407B"/>
+    <w:rsid w:val="00E94590"/>
+    <w:rsid w:val="00E94FF1"/>
+    <w:rsid w:val="00E960BC"/>
+    <w:rsid w:val="00E979DD"/>
+    <w:rsid w:val="00EA084E"/>
+    <w:rsid w:val="00EA3557"/>
+    <w:rsid w:val="00EA4D49"/>
+    <w:rsid w:val="00EA5475"/>
+    <w:rsid w:val="00EB34EA"/>
+    <w:rsid w:val="00EB732A"/>
+    <w:rsid w:val="00EC5819"/>
+    <w:rsid w:val="00ED1651"/>
+    <w:rsid w:val="00ED2BAE"/>
+    <w:rsid w:val="00ED34B9"/>
+    <w:rsid w:val="00ED370E"/>
+    <w:rsid w:val="00ED49E2"/>
+    <w:rsid w:val="00ED5515"/>
+    <w:rsid w:val="00ED6E8A"/>
+    <w:rsid w:val="00EE190C"/>
+    <w:rsid w:val="00EE3A75"/>
+    <w:rsid w:val="00EE59B2"/>
+    <w:rsid w:val="00EE785E"/>
+    <w:rsid w:val="00EF3D12"/>
+    <w:rsid w:val="00EF57A8"/>
+    <w:rsid w:val="00F004C2"/>
+    <w:rsid w:val="00F0162F"/>
+    <w:rsid w:val="00F022A4"/>
+    <w:rsid w:val="00F06E58"/>
+    <w:rsid w:val="00F12E26"/>
+    <w:rsid w:val="00F12ECD"/>
+    <w:rsid w:val="00F16502"/>
+    <w:rsid w:val="00F222C8"/>
+    <w:rsid w:val="00F22D51"/>
+    <w:rsid w:val="00F2467E"/>
+    <w:rsid w:val="00F267F5"/>
+    <w:rsid w:val="00F31DD1"/>
+    <w:rsid w:val="00F32D60"/>
+    <w:rsid w:val="00F333B9"/>
+    <w:rsid w:val="00F3421D"/>
+    <w:rsid w:val="00F377B3"/>
+    <w:rsid w:val="00F40B98"/>
+    <w:rsid w:val="00F41CD0"/>
+    <w:rsid w:val="00F4255E"/>
+    <w:rsid w:val="00F43642"/>
+    <w:rsid w:val="00F47554"/>
+    <w:rsid w:val="00F50AB7"/>
+    <w:rsid w:val="00F51B65"/>
+    <w:rsid w:val="00F5394A"/>
+    <w:rsid w:val="00F55114"/>
+    <w:rsid w:val="00F62696"/>
+    <w:rsid w:val="00F644D1"/>
+    <w:rsid w:val="00F64943"/>
+    <w:rsid w:val="00F65AC8"/>
+    <w:rsid w:val="00F6612C"/>
+    <w:rsid w:val="00F66213"/>
+    <w:rsid w:val="00F67E08"/>
+    <w:rsid w:val="00F7212F"/>
+    <w:rsid w:val="00F73F81"/>
+    <w:rsid w:val="00F80E51"/>
+    <w:rsid w:val="00F8141F"/>
+    <w:rsid w:val="00F823E6"/>
+    <w:rsid w:val="00F82820"/>
+    <w:rsid w:val="00F83FF4"/>
+    <w:rsid w:val="00F85ACB"/>
+    <w:rsid w:val="00F87579"/>
+    <w:rsid w:val="00F91AC2"/>
+    <w:rsid w:val="00F94961"/>
+    <w:rsid w:val="00F94CE5"/>
+    <w:rsid w:val="00F94F73"/>
+    <w:rsid w:val="00FA2D00"/>
+    <w:rsid w:val="00FA4F7C"/>
+    <w:rsid w:val="00FA59DB"/>
+    <w:rsid w:val="00FA6A40"/>
+    <w:rsid w:val="00FB2474"/>
+    <w:rsid w:val="00FB290F"/>
+    <w:rsid w:val="00FB3624"/>
+    <w:rsid w:val="00FB36F0"/>
+    <w:rsid w:val="00FC162D"/>
+    <w:rsid w:val="00FC18E2"/>
+    <w:rsid w:val="00FC46C5"/>
+    <w:rsid w:val="00FC4D56"/>
+    <w:rsid w:val="00FC5364"/>
+    <w:rsid w:val="00FD2BF9"/>
+    <w:rsid w:val="00FD3D3A"/>
+    <w:rsid w:val="00FD6D33"/>
+    <w:rsid w:val="00FD71D5"/>
+    <w:rsid w:val="00FD7A58"/>
+    <w:rsid w:val="00FE1C74"/>
+    <w:rsid w:val="00FE4EAC"/>
+    <w:rsid w:val="00FF190E"/>
+    <w:rsid w:val="00FF1C6D"/>
+    <w:rsid w:val="00FF27AC"/>
+    <w:rsid w:val="00FF34DC"/>
+    <w:rsid w:val="00FF4349"/>
+    <w:rsid w:val="00FF621F"/>
+    <w:rsid w:val="00FF7CF9"/>
+    <w:rsid w:val="1325372C"/>
+    <w:rsid w:val="43454A15"/>
+    <w:rsid w:val="55F5784F"/>
+    <w:rsid w:val="5AF20CEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F730F21"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D0D5EB08-DEB3-4DC1-9308-197E25ED014A}"/>
+  <w14:docId w14:val="10B9D5A4"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8070,154 +21424,153 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:qFormat="1"/>
-    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
-[...54 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
@@ -8285,221 +21638,313 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9723D"/>
+    <w:rsid w:val="0018373B"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00496E23"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9723D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9723D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...37 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="texto de nota de rodapé,Referencia nota al pie,Referência de rodapé"/>
     <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9723D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9723D"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Fontepargpadro"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9723D"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:overflowPunct w:val="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9723D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -8517,279 +21962,3735 @@
         <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Pr-formataoHTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Meno1">
+    <w:name w:val="Menção1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9379C"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GradeColorida-nfase22">
+    <w:name w:val="Grade Colorida - Ênfase 22"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pa">
+    <w:name w:val="p_a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a">
+    <w:name w:val="_"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="280" w:after="119" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C520A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="872"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C520A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DF5351"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun1">
+    <w:name w:val="normaltextrun1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00DF5351"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00DF5351"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa7">
+    <w:name w:val="Pa7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B7B89"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa11">
+    <w:name w:val="Pa11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B7B89"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="161" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A2">
+    <w:name w:val="A2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B7B89"/>
+    <w:rPr>
+      <w:rFonts w:cs="Trebuchet MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorpoA">
+    <w:name w:val="Corpo A"/>
+    <w:rsid w:val="000E696E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Nmeros">
+    <w:name w:val="Números"/>
+    <w:rsid w:val="000E696E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A03AF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A03AF5"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
+    <w:name w:val="Menção Pendente2"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF622E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeGrade5Escura-nfase21">
+    <w:name w:val="Tabela de Grade 5 Escura - Ênfase 21"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00093AEC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A6D7D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6D7D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E0A8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="show">
     <w:name w:val="show"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00D9379C"/>
+    <w:rsid w:val="008E0A8D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00D9379C"/>
+    <w:rsid w:val="008E0A8D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00733D0E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00733D0E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00733D0E"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00733D0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00733D0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente3">
+    <w:name w:val="Menção Pendente3"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD7A58"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A6082C"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB3392"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00496E23"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="646010487">
+    <w:div w:id="304505831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="884413597">
+    <w:div w:id="399863376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="456803101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="563373279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="703678521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="822548422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="834029221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1035500604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116946580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1160192946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1173836086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1231040501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1231116237">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1408842805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1851096242">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="142821514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1926912817">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1793786413">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1247810567">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2122454436">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1123499099">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1713964611">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1316645591">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1827742885">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1176842903">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="628513523">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1874490707">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1984431351">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="185605095">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="8534928">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="632096932">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="2034764411">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="558564242">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                              <w:divsChild>
+                                                                                <w:div w:id="1422143406">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                                <w:div w:id="2065058836">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                  <w:divsChild>
+                                                                                    <w:div w:id="112403728">
+                                                                                      <w:marLeft w:val="-75"/>
+                                                                                      <w:marRight w:val="0"/>
+                                                                                      <w:marTop w:val="30"/>
+                                                                                      <w:marBottom w:val="30"/>
+                                                                                      <w:divBdr>
+                                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                      </w:divBdr>
+                                                                                      <w:divsChild>
+                                                                                        <w:div w:id="1031610496">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="967206774">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="248974736">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1878666250">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                            <w:div w:id="234901880">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="894897672">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1282613638">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1261716320">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1163859867">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                            <w:div w:id="354232772">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2067485279">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1120799204">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                            <w:div w:id="192303059">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="346256012">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="844169610">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                            <w:div w:id="120266067">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="30375671">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="395933200">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1960451359">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="2113283389">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                            <w:div w:id="494077258">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="947659910">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1253782860">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1540821942">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="967248742">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1146817995">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1200826482">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1712028337">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="547566151">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="593827974">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="69617666">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1586838042">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1855803180">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="516314305">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="85613165">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1308894977">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="194268414">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1557668454">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1947927948">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1287078934">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="889923772">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="16854795">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="433786597">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1356808100">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1413425540">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1149710486">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="204295412">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="217593930">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1958752593">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1163012310">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="322004307">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1788961106">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="464472559">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="98718024">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="483812879">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="50932828">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1286081590">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2047171092">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1708873777">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="521482731">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1385836314">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="922488764">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="675427930">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1227571400">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1050570948">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="225268373">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1382972055">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1508011688">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="923031057">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="455947794">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1566532018">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="275867819">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1901357457">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2092966507">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="149447640">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="565258659">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1861120322">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="159274587">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1984582969">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="814567581">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1916428379">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="313341164">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="875043028">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="462504869">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1499151872">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1226915827">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="750464592">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="792678960">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1697081252">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="870454160">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="473178659">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1248735862">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="349262098">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2005041084">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1698386165">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="452292020">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="2013528248">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1343238508">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="675109032">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1617640543">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="375351319">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1876038543">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="511264956">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1464077484">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1626735929">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1963416394">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="473257242">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1493639839">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1157260811">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1523132564">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1372076802">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1025407197">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1207446452">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="304239595">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1459029236">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1617788555">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="310839846">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1463690224">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="898202762">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1789743043">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="937757689">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1147625851">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="2022927743">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1259874626">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1199465454">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2068873110">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1450275064">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1521704459">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1496265213">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1065294769">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1985232395">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1870875734">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1881242645">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1689794609">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="236597067">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1591349979">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1253276816">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1642230762">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1963264453">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="379785114">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="31076626">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="938634567">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="161704015">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="722027271">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1572697618">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1483232180">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="254940968">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="76899944">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="780535828">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1254320552">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1224877481">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1353343059">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="200021973">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1337536078">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1658269518">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="500777423">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1924533580">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1285847885">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="782041380">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="34818553">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1473524496">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="958687295">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1824657057">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="4089420">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1330865990">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1212619898">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="167642464">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="608128267">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="157427288">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="211162082">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1342581596">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="2119910106">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1176073624">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="800802000">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1231503352">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="961496687">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="53045944">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="454105131">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="971256072">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                        <w:div w:id="1448819257">
+                                                                                          <w:marLeft w:val="0"/>
+                                                                                          <w:marRight w:val="0"/>
+                                                                                          <w:marTop w:val="0"/>
+                                                                                          <w:marBottom w:val="0"/>
+                                                                                          <w:divBdr>
+                                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                          </w:divBdr>
+                                                                                          <w:divsChild>
+                                                                                            <w:div w:id="1237663964">
+                                                                                              <w:marLeft w:val="0"/>
+                                                                                              <w:marRight w:val="0"/>
+                                                                                              <w:marTop w:val="0"/>
+                                                                                              <w:marBottom w:val="0"/>
+                                                                                              <w:divBdr>
+                                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                              </w:divBdr>
+                                                                                            </w:div>
+                                                                                          </w:divsChild>
+                                                                                        </w:div>
+                                                                                      </w:divsChild>
+                                                                                    </w:div>
+                                                                                  </w:divsChild>
+                                                                                </w:div>
+                                                                                <w:div w:id="738676492">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                              </w:divsChild>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.sistemas.pucminas.br/BDP/PUC%20Minas/Home/Visualizar?seq=1B744A778833EE4BCD9760C54D5412DE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pucminas.br/biblioteca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5752/P.2175-5841.2004v3n5p13-39" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8888,82 +25789,403 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E4A3599D84F264186FDD850BF9B08C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="916144c46f0cb11e34b8ad78693f5e57">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0cdaa48c-ba01-480a-8a81-7f5c94951d52" xmlns:ns4="8625c67e-763f-4787-b194-8f013abaf7a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e534424da0cb40d28693f565d2eaf30" ns3:_="" ns4:_="">
+    <xsd:import namespace="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
+    <xsd:import namespace="8625c67e-763f-4787-b194-8f013abaf7a0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0cdaa48c-ba01-480a-8a81-7f5c94951d52" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoTags" ma:description="" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="MediaServiceLocation" ma:description="" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8625c67e-763f-4787-b194-8f013abaf7a0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="18" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+</s:customData>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9973330-7F96-4A03-9E73-AB5D4B801376}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E92FE8E-6CE0-4CD0-A3AF-A78C814BA989}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAA4C68-1DC4-4F21-9607-2085AE638BFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
+    <ds:schemaRef ds:uri="8625c67e-763f-4787-b194-8f013abaf7a0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AAC15EB-B23C-4262-A93B-FCC0453A6A5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12943</Characters>
+  <Pages>8</Pages>
+  <Words>2776</Words>
+  <Characters>14992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15309</CharactersWithSpaces>
+  <CharactersWithSpaces>17733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...3 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009E4A3599D84F264186FDD850BF9B08C1</vt:lpwstr>
+  </property>
+</Properties>
+</file>