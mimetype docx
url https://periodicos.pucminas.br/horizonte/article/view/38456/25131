--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="64FBEF38" w14:textId="77777777" w:rsidR="00AA13B1" w:rsidRDefault="00AA13B1" w:rsidP="00AE3B32">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -625,173 +624,163 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, alinhamento à esquerda</w:t>
       </w:r>
       <w:r w:rsidR="001825AD" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006F7AD8" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E603A11" w14:textId="6463552A" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="004F2C40" w:rsidP="00082157">
+    <w:p w14:paraId="34113ACE" w14:textId="77777777" w:rsidR="00101327" w:rsidRDefault="00101327" w:rsidP="00101327">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4819"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...86 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="377E0DE2" w14:textId="1CA3AE3E" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="004F2C40" w:rsidP="00082157">
+    <w:p w14:paraId="4E603A11" w14:textId="21BEE984" w:rsidR="00337302" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00101327">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4819"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:tab/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dois</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaço</w:t>
+      </w:r>
+      <w:r w:rsidR="00337302" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83AE8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, letra tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83AE8" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E767F2" w14:textId="679F7289" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00082157">
+    <w:p w14:paraId="79E767F2" w14:textId="047081F8" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="00101327">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A2099E" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -4234,53 +4223,53 @@
         </w:rPr>
         <w:t>alinhamento à esquerda)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2768D52D" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2768D52D" w14:textId="08526805" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00AF155C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobrenome, Iniciais. (Ano). Título do artigo: Subtítulo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Horizonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4364,94 +4353,116 @@
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>location</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>. https://doi.org/xxxxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2A13">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>sem hiperlink</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00101327">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuo de 1,27. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaçamento duplo entre linhas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC6E780" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18AC16A2" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Dois ou mais autores/as</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CED0584" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF9696D" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BF9696D" w14:textId="34495339" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00AF155C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sobrenome, N. N., &amp; Sobrenome, N. N. (Ano). Título do artigo: Subtítulo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Horizonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2A13">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
@@ -4542,116 +4553,153 @@
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2A13">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>https://doi.org/xxxxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2A13">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>sem hiperlink</w:t>
       </w:r>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00101327">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Recuo de 1,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00101327">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Espaçamento</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duplo entre linhas.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C41A854" w14:textId="303BC340" w:rsidR="001825AD" w:rsidRPr="00AE3B32" w:rsidRDefault="001825AD" w:rsidP="001825AD">
+    <w:p w14:paraId="5D16012D" w14:textId="77777777" w:rsidR="00101327" w:rsidRDefault="00101327" w:rsidP="001825AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE3B32">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="18C4173A" w14:textId="76AC4138" w:rsidR="003E4140" w:rsidRPr="00AE3B32" w:rsidRDefault="003E4140" w:rsidP="001825AD">
+    <w:p w14:paraId="18C4173A" w14:textId="2FB87322" w:rsidR="003E4140" w:rsidRPr="00101327" w:rsidRDefault="001825AD" w:rsidP="001825AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00075FC2" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, com dois espaços de 1,5 para o próximo item)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="24E71336" w14:textId="11BEEF19" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00C861B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="00896360" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6449,51 +6497,59 @@
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>acrescente o termo</w:t>
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> tradução nossa </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tradução nossa </w:t>
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>dentro dos parênteses.</w:t>
       </w:r>
       <w:r w:rsidR="00110FE0" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ex.: (</w:t>
       </w:r>
       <w:r w:rsidR="00AB0B60" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Sobrenome</w:t>
@@ -6525,51 +6581,50 @@
       </w:r>
       <w:r w:rsidR="00382A43" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBEBA33" w14:textId="77777777" w:rsidR="00C464B7" w:rsidRPr="00263A16" w:rsidRDefault="00C464B7" w:rsidP="00C464B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Não terminar o texto com a citação, escrever algum comentário após. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -10024,50 +10079,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0073291D" w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm e deslocamento de 0,63.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CDC267" w14:textId="77777777" w:rsidR="0073291D" w:rsidRPr="00AE3B32" w:rsidRDefault="0073291D" w:rsidP="0073291D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a) Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
@@ -13241,50 +13297,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F89948" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00AE3B32" w:rsidRDefault="00683126">
       <w:pPr>
         <w:pStyle w:val="CitaoIntensa"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D2B8B2" w14:textId="77777777" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
@@ -14775,51 +14832,50 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C9FB83" w14:textId="77777777" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
@@ -15263,78 +15319,83 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3B32">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7B498B" w14:textId="353469C2" w:rsidR="00735D6F" w:rsidRPr="00AE3B32" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
+    <w:p w14:paraId="4C7B498B" w14:textId="647D86A2" w:rsidR="00735D6F" w:rsidRPr="00AF155C" w:rsidRDefault="00735D6F" w:rsidP="00735D6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Para as referências, dar um espaço tamanho 1,5.</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF155C" w:rsidRPr="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>a próxima seção, espaçamento entre linhas de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B392800" w14:textId="77777777" w:rsidR="00496E23" w:rsidRPr="00AE3B32" w:rsidRDefault="00496E23" w:rsidP="00496E23">
-[...10 lines deleted...]
-    <w:p w14:paraId="3D962960" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="3D962960" w14:textId="45070F14" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496E23">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00496E23">
@@ -15364,51 +15425,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00496E23">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">, caixa alta, espaço </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00496E23">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>, alinhado à esquerda. Título do livro ou periódico em negrito)</w:t>
+        <w:t xml:space="preserve">, alinhado à esquerda. Título do livro ou periódico em </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF155C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BE14D4" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="001938F4" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001938F4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Para mais informações, consultar as orientações da APA (7ª edição) disponíveis no site da Biblioteca PUC Minas. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001938F4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.pucminas.br/biblioteca</w:t>
         </w:r>
@@ -15861,51 +15936,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. (2004). Por que o panorama religioso no Brasil mudou tanto? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Horizonte:</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rev</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ista</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Aptos" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latino</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16065,51 +16152,50 @@
     <w:p w14:paraId="6D0E34E7" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00496E23" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="551062E0" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lopes, R. J. (2014, 13 de março). 1 ano de Francisco. </w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Folha de S. Paulo</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AF59D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www1.folha.uol.com.br/mundo/2014/03/1425534-1-ano-de-francisco.shtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -17195,1035 +17281,930 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="228956B9" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D0B3E7" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="7BF00984" w14:textId="684CDE1C" w:rsidR="00615C65" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26925D57" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="67F1B528" w14:textId="77777777" w:rsidR="00C141E2" w:rsidRDefault="00C141E2" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5813A3D4" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="7BC2444D" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0480D1F6" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="66C32DB0" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Inserir na última página, com os dados pertinentes, desde que fique a um espaço do final do texto, como indicado abaixo.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D038AF4" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="68BCB28B" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF6A282" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="2A1A7722" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Apoio:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nome por extenso da instituição de apoio, e número de Processos quando for o caso. Suprimir esta informação se não houver apoio. Exemplo: Fundação de Amparo à Pesquisa do Estado de Minas Gerais. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FC53655" w14:textId="00208DE4" w:rsidR="00615C65" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="545917C3" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Contribuição na coautoria:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se houver somente um autor/autora suprimir esta informação. Se houver mais de um autor/autora eles devem descrever a participação de cada autor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere exatamente conforme modelo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contribuições dos autores (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>): Concepção e delineamento do estudo: AAA, XXXX. Coleta de dados: AAA. Análise e interpretação dos dados: AAA. Redação do manuscrito (versão original): AAA. Revisão crítica do conteúdo intelectual: AAA, XXXX. Aprovação da versão final a ser publicada: AAA, XXXX. Responsabilidade pública pelo conteúdo do artigo: XXX (autor responsável pela submissão).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BF00984" w14:textId="77777777" w:rsidR="00615C65" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="78F16775" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Conflito de interesses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Autor insere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: O/A/s autor/a/es declara/m não haver conflito de interesses. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BC2444D" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="007D7BB5" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="601AE89D" w14:textId="3BD6D752" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comitê de ética (obrigatório quando houver aprovação ética para pesquisa com seres humanos ou animais): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome da Instituição por extenso. Processo n° (Se não houver suprimir esta informação. Não inserir data ou qualquer outra informação. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C141E2" w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pontifícia</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidade Católica de Minas Gerais. Processo n° 4.264.447.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66C32DB0" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="035ACBA5" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>Inserir na última página, com os dados pertinentes, desde que fique a um espaço do final do texto, como indicado abaixo.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Recebido em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>editor insere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Recuo de 1,5 cm, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BCB28B" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="4D432F0A" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Aprovado em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">editor insere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-mm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aaaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Recuo de 1,5 cm, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Georgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 11, itálico, justificado, espaçamento simples, 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depois do parágrafo)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A1A7722" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
+    <w:p w14:paraId="6C4B7AA9" w14:textId="23B9813D" w:rsidR="00C141E2" w:rsidRPr="00615C65" w:rsidRDefault="00615C65" w:rsidP="00615C65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Apoio:</w:t>
+        <w:t xml:space="preserve">Editor de seção: </w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>editor insere o dado.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Autor insere</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> depois do parágrafo)</w:t>
+        <w:t xml:space="preserve"> Última linha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545917C3" w14:textId="77777777" w:rsidR="00615C65" w:rsidRPr="00263A16" w:rsidRDefault="00615C65" w:rsidP="00615C65">
-[...662 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00C141E2" w:rsidRPr="00615C65" w:rsidSect="00F354B4">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72E2FF21" w14:textId="77777777" w:rsidR="005B2127" w:rsidRDefault="005B2127" w:rsidP="006164D8">
+    <w:p w14:paraId="770B296A" w14:textId="77777777" w:rsidR="00D063CD" w:rsidRDefault="00D063CD" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="225EF474" w14:textId="77777777" w:rsidR="005B2127" w:rsidRDefault="005B2127" w:rsidP="006164D8">
+    <w:p w14:paraId="0871575B" w14:textId="77777777" w:rsidR="00D063CD" w:rsidRDefault="00D063CD" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -18295,122 +18276,122 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0948D4E8" w14:textId="2336BEE2" w:rsidR="00436677" w:rsidRPr="00967F72" w:rsidRDefault="00436677" w:rsidP="00F644D1">
+  <w:p w14:paraId="0948D4E8" w14:textId="4B59A95F" w:rsidR="00436677" w:rsidRPr="00967F72" w:rsidRDefault="00436677" w:rsidP="00F644D1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00615C65">
+    <w:r w:rsidR="00C141E2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="41DB921D" w14:textId="659B53AE" w:rsidR="00436677" w:rsidRPr="0070602B" w:rsidRDefault="00436677" w:rsidP="0070602B">
+  <w:p w14:paraId="41DB921D" w14:textId="6BD5D810" w:rsidR="00436677" w:rsidRPr="0070602B" w:rsidRDefault="00436677" w:rsidP="0070602B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00615C65">
+    <w:r w:rsidR="00C141E2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="07AB16DD" w14:textId="173CC785" w:rsidR="00436677" w:rsidRPr="00A03AF5" w:rsidRDefault="00F004C2" w:rsidP="00F004C2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
@@ -18427,61 +18408,61 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09A97DB5" w14:textId="77777777" w:rsidR="005B2127" w:rsidRDefault="005B2127" w:rsidP="006164D8">
+    <w:p w14:paraId="02069B8E" w14:textId="77777777" w:rsidR="00D063CD" w:rsidRDefault="00D063CD" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C247623" w14:textId="77777777" w:rsidR="005B2127" w:rsidRDefault="005B2127" w:rsidP="006164D8">
+    <w:p w14:paraId="1CAFEBDA" w14:textId="77777777" w:rsidR="00D063CD" w:rsidRDefault="00D063CD" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="621C5BB6" w14:textId="31E5E45F" w:rsidR="00436677" w:rsidRPr="00263A16" w:rsidRDefault="00436677" w:rsidP="003A13F1">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
@@ -18870,77 +18851,67 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00263A16">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="49575724" w14:textId="77777777" w:rsidR="00436677" w:rsidRPr="00A03AF5" w:rsidRDefault="00436677" w:rsidP="003E146B">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:b/>
         <w:iCs/>
         <w:smallCaps/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="254B59F6" w14:textId="62E59FD6" w:rsidR="00436677" w:rsidRPr="00AA13B1" w:rsidRDefault="00436677" w:rsidP="00EB2301">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Forte"/>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AA13B1">
       <w:rPr>
         <w:rStyle w:val="Forte"/>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cstheme="majorHAnsi"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -20674,51 +20645,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -20758,50 +20729,51 @@
     <w:rsid w:val="00086F6B"/>
     <w:rsid w:val="00090C93"/>
     <w:rsid w:val="00090DEE"/>
     <w:rsid w:val="00092249"/>
     <w:rsid w:val="00092FE2"/>
     <w:rsid w:val="00093AEC"/>
     <w:rsid w:val="00096E85"/>
     <w:rsid w:val="000A08F0"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="000C46CD"/>
     <w:rsid w:val="000C4D82"/>
     <w:rsid w:val="000D1DB1"/>
     <w:rsid w:val="000D1F27"/>
     <w:rsid w:val="000D2EAB"/>
     <w:rsid w:val="000D59DC"/>
     <w:rsid w:val="000D5B97"/>
     <w:rsid w:val="000D6601"/>
     <w:rsid w:val="000D7078"/>
     <w:rsid w:val="000E04CE"/>
     <w:rsid w:val="000E0B7F"/>
     <w:rsid w:val="000E31C7"/>
     <w:rsid w:val="000E4651"/>
     <w:rsid w:val="000E696E"/>
     <w:rsid w:val="000F5C39"/>
     <w:rsid w:val="000F658A"/>
+    <w:rsid w:val="00101327"/>
     <w:rsid w:val="00105CCC"/>
     <w:rsid w:val="00107DF3"/>
     <w:rsid w:val="00110FE0"/>
     <w:rsid w:val="001126AB"/>
     <w:rsid w:val="001135D1"/>
     <w:rsid w:val="00115039"/>
     <w:rsid w:val="001157CA"/>
     <w:rsid w:val="001218B9"/>
     <w:rsid w:val="00121DE6"/>
     <w:rsid w:val="00123843"/>
     <w:rsid w:val="00123948"/>
     <w:rsid w:val="00133B60"/>
     <w:rsid w:val="001359BC"/>
     <w:rsid w:val="001409B8"/>
     <w:rsid w:val="00140CF4"/>
     <w:rsid w:val="001419DE"/>
     <w:rsid w:val="001424F8"/>
     <w:rsid w:val="00153B57"/>
     <w:rsid w:val="00154120"/>
     <w:rsid w:val="00155ED8"/>
     <w:rsid w:val="00161B39"/>
     <w:rsid w:val="00162C1F"/>
     <w:rsid w:val="00164948"/>
     <w:rsid w:val="00166D52"/>
     <w:rsid w:val="001711BF"/>
@@ -21154,50 +21126,51 @@
     <w:rsid w:val="00782C4F"/>
     <w:rsid w:val="00784482"/>
     <w:rsid w:val="0078646F"/>
     <w:rsid w:val="00793179"/>
     <w:rsid w:val="00793E02"/>
     <w:rsid w:val="007A0351"/>
     <w:rsid w:val="007A1811"/>
     <w:rsid w:val="007A183A"/>
     <w:rsid w:val="007A39A8"/>
     <w:rsid w:val="007A4C48"/>
     <w:rsid w:val="007A5AF1"/>
     <w:rsid w:val="007B13C0"/>
     <w:rsid w:val="007B26C5"/>
     <w:rsid w:val="007B3724"/>
     <w:rsid w:val="007B62B4"/>
     <w:rsid w:val="007C0290"/>
     <w:rsid w:val="007C2459"/>
     <w:rsid w:val="007C4D62"/>
     <w:rsid w:val="007D0036"/>
     <w:rsid w:val="007D2907"/>
     <w:rsid w:val="007D6028"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E4741"/>
     <w:rsid w:val="007E5757"/>
     <w:rsid w:val="007E6E6D"/>
+    <w:rsid w:val="007F1762"/>
     <w:rsid w:val="007F4942"/>
     <w:rsid w:val="007F6AE6"/>
     <w:rsid w:val="008101A0"/>
     <w:rsid w:val="00811A08"/>
     <w:rsid w:val="00812390"/>
     <w:rsid w:val="00815EC3"/>
     <w:rsid w:val="00816B7F"/>
     <w:rsid w:val="0082291E"/>
     <w:rsid w:val="00827AF0"/>
     <w:rsid w:val="00834691"/>
     <w:rsid w:val="00834D47"/>
     <w:rsid w:val="00835C95"/>
     <w:rsid w:val="00836BC3"/>
     <w:rsid w:val="00837B77"/>
     <w:rsid w:val="0084329B"/>
     <w:rsid w:val="00850036"/>
     <w:rsid w:val="00851CA6"/>
     <w:rsid w:val="008537F5"/>
     <w:rsid w:val="00857553"/>
     <w:rsid w:val="00857D42"/>
     <w:rsid w:val="00861779"/>
     <w:rsid w:val="00864330"/>
     <w:rsid w:val="00864EA1"/>
     <w:rsid w:val="00867130"/>
     <w:rsid w:val="008708E7"/>
@@ -21349,50 +21322,51 @@
     <w:rsid w:val="00A90455"/>
     <w:rsid w:val="00A915A8"/>
     <w:rsid w:val="00A91F76"/>
     <w:rsid w:val="00A92E71"/>
     <w:rsid w:val="00A95345"/>
     <w:rsid w:val="00A953E4"/>
     <w:rsid w:val="00A9630C"/>
     <w:rsid w:val="00A96373"/>
     <w:rsid w:val="00A97EA8"/>
     <w:rsid w:val="00AA02B0"/>
     <w:rsid w:val="00AA13B1"/>
     <w:rsid w:val="00AA39BE"/>
     <w:rsid w:val="00AB0B60"/>
     <w:rsid w:val="00AB4595"/>
     <w:rsid w:val="00AB5B36"/>
     <w:rsid w:val="00AB7FA9"/>
     <w:rsid w:val="00AC05B5"/>
     <w:rsid w:val="00AC13B8"/>
     <w:rsid w:val="00AC3888"/>
     <w:rsid w:val="00AC5678"/>
     <w:rsid w:val="00AD5396"/>
     <w:rsid w:val="00AE1ABE"/>
     <w:rsid w:val="00AE2AAD"/>
     <w:rsid w:val="00AE3B32"/>
     <w:rsid w:val="00AF1278"/>
+    <w:rsid w:val="00AF155C"/>
     <w:rsid w:val="00AF453A"/>
     <w:rsid w:val="00AF622E"/>
     <w:rsid w:val="00AF6389"/>
     <w:rsid w:val="00AF7111"/>
     <w:rsid w:val="00B0201E"/>
     <w:rsid w:val="00B03F96"/>
     <w:rsid w:val="00B07349"/>
     <w:rsid w:val="00B11C5F"/>
     <w:rsid w:val="00B128A6"/>
     <w:rsid w:val="00B144EF"/>
     <w:rsid w:val="00B14B39"/>
     <w:rsid w:val="00B2111C"/>
     <w:rsid w:val="00B22D19"/>
     <w:rsid w:val="00B27A34"/>
     <w:rsid w:val="00B3039A"/>
     <w:rsid w:val="00B3318B"/>
     <w:rsid w:val="00B35E08"/>
     <w:rsid w:val="00B374E7"/>
     <w:rsid w:val="00B419F4"/>
     <w:rsid w:val="00B42845"/>
     <w:rsid w:val="00B4455A"/>
     <w:rsid w:val="00B56223"/>
     <w:rsid w:val="00B568A2"/>
     <w:rsid w:val="00B60CF7"/>
     <w:rsid w:val="00B663FA"/>
@@ -21407,50 +21381,51 @@
     <w:rsid w:val="00B864CB"/>
     <w:rsid w:val="00B86F2E"/>
     <w:rsid w:val="00B919CC"/>
     <w:rsid w:val="00BA1EBD"/>
     <w:rsid w:val="00BA47D0"/>
     <w:rsid w:val="00BA6D47"/>
     <w:rsid w:val="00BB1B12"/>
     <w:rsid w:val="00BB488C"/>
     <w:rsid w:val="00BB54AF"/>
     <w:rsid w:val="00BD15B6"/>
     <w:rsid w:val="00BD435B"/>
     <w:rsid w:val="00BD4D2C"/>
     <w:rsid w:val="00BE3580"/>
     <w:rsid w:val="00BE3E40"/>
     <w:rsid w:val="00BE4A24"/>
     <w:rsid w:val="00BE6AD3"/>
     <w:rsid w:val="00BF0CD2"/>
     <w:rsid w:val="00BF59B4"/>
     <w:rsid w:val="00BF5B8A"/>
     <w:rsid w:val="00BF6174"/>
     <w:rsid w:val="00BF729B"/>
     <w:rsid w:val="00BF77DA"/>
     <w:rsid w:val="00BF7873"/>
     <w:rsid w:val="00C02095"/>
     <w:rsid w:val="00C112BE"/>
+    <w:rsid w:val="00C141E2"/>
     <w:rsid w:val="00C14A33"/>
     <w:rsid w:val="00C1520C"/>
     <w:rsid w:val="00C2393F"/>
     <w:rsid w:val="00C23AD7"/>
     <w:rsid w:val="00C24AD4"/>
     <w:rsid w:val="00C26CE1"/>
     <w:rsid w:val="00C30309"/>
     <w:rsid w:val="00C31DEF"/>
     <w:rsid w:val="00C357D7"/>
     <w:rsid w:val="00C3766E"/>
     <w:rsid w:val="00C401B1"/>
     <w:rsid w:val="00C41495"/>
     <w:rsid w:val="00C464B7"/>
     <w:rsid w:val="00C46D0F"/>
     <w:rsid w:val="00C511A1"/>
     <w:rsid w:val="00C53989"/>
     <w:rsid w:val="00C600EB"/>
     <w:rsid w:val="00C62965"/>
     <w:rsid w:val="00C62E3D"/>
     <w:rsid w:val="00C64E1D"/>
     <w:rsid w:val="00C66CF7"/>
     <w:rsid w:val="00C6767F"/>
     <w:rsid w:val="00C679F0"/>
     <w:rsid w:val="00C74287"/>
     <w:rsid w:val="00C80021"/>
@@ -21466,50 +21441,51 @@
     <w:rsid w:val="00C95406"/>
     <w:rsid w:val="00CA4A6D"/>
     <w:rsid w:val="00CA61FF"/>
     <w:rsid w:val="00CA6682"/>
     <w:rsid w:val="00CB41FE"/>
     <w:rsid w:val="00CB7FAE"/>
     <w:rsid w:val="00CC0056"/>
     <w:rsid w:val="00CC477D"/>
     <w:rsid w:val="00CC5388"/>
     <w:rsid w:val="00CC5DA3"/>
     <w:rsid w:val="00CC6FA0"/>
     <w:rsid w:val="00CD062F"/>
     <w:rsid w:val="00CD0D7B"/>
     <w:rsid w:val="00CD1185"/>
     <w:rsid w:val="00CD6CAA"/>
     <w:rsid w:val="00CE0CDE"/>
     <w:rsid w:val="00CE5B5F"/>
     <w:rsid w:val="00CE649D"/>
     <w:rsid w:val="00CF168A"/>
     <w:rsid w:val="00CF4944"/>
     <w:rsid w:val="00CF765E"/>
     <w:rsid w:val="00D003D4"/>
     <w:rsid w:val="00D00F10"/>
     <w:rsid w:val="00D01EDA"/>
     <w:rsid w:val="00D06323"/>
+    <w:rsid w:val="00D063CD"/>
     <w:rsid w:val="00D1174F"/>
     <w:rsid w:val="00D12903"/>
     <w:rsid w:val="00D179C6"/>
     <w:rsid w:val="00D2304D"/>
     <w:rsid w:val="00D25A25"/>
     <w:rsid w:val="00D2771D"/>
     <w:rsid w:val="00D31949"/>
     <w:rsid w:val="00D326D3"/>
     <w:rsid w:val="00D33536"/>
     <w:rsid w:val="00D33606"/>
     <w:rsid w:val="00D405D1"/>
     <w:rsid w:val="00D42FFC"/>
     <w:rsid w:val="00D43ECF"/>
     <w:rsid w:val="00D44087"/>
     <w:rsid w:val="00D5015F"/>
     <w:rsid w:val="00D51353"/>
     <w:rsid w:val="00D56189"/>
     <w:rsid w:val="00D627E1"/>
     <w:rsid w:val="00D6445A"/>
     <w:rsid w:val="00D703D2"/>
     <w:rsid w:val="00D75220"/>
     <w:rsid w:val="00D86E3B"/>
     <w:rsid w:val="00D95047"/>
     <w:rsid w:val="00D958C0"/>
     <w:rsid w:val="00DA1F66"/>
@@ -25956,51 +25932,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.sistemas.pucminas.br/BDP/PUC%20Minas/Home/Visualizar?seq=1B744A778833EE4BCD9760C54D5412DE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pucminas.br/biblioteca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/mundo/2014/03/1425534-1-ano-de-francisco.shtml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5752/P.2175-5841.2004v3n5p13-39" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.sistemas.pucminas.br/BDP/PUC%20Minas/Home/Visualizar?seq=1B744A778833EE4BCD9760C54D5412DE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pucminas.br/biblioteca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/mundo/2014/03/1425534-1-ano-de-francisco.shtml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5752/P.2175-5841.2004v3n5p13-39" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26530,85 +26506,85 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9973330-7F96-4A03-9E73-AB5D4B801376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB6B8097-DA2B-4BF2-9BB2-EC27F3920425}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4010971-ADF0-4531-87CE-37442D567B93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2710</Words>
-  <Characters>15318</Characters>
+  <Words>2829</Words>
+  <Characters>15279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>312</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17887</CharactersWithSpaces>
+  <CharactersWithSpaces>18072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E4A3599D84F264186FDD850BF9B08C1</vt:lpwstr>
   </property>
 </Properties>
 </file>