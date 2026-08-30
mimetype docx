--- v0 (2026-08-09)
+++ v1 (2026-08-30)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
@@ -105,330 +106,365 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remover todas as marcações em vermelho antes de submeter o arquivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2F65CB" w14:textId="77777777" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="00230F99" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C01ACE2" w14:textId="49CA7BF0" w:rsidR="00A03AF5" w:rsidRPr="00772144" w:rsidRDefault="003D0094" w:rsidP="009F699E">
+    <w:p w14:paraId="4C01ACE2" w14:textId="68476421" w:rsidR="00A03AF5" w:rsidRPr="00772144" w:rsidRDefault="009B4418" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título do </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
+        <w:t>TÍTULO DO ARTIGO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03AF5" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772144">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rtigo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(tamanho 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:t>caixa alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t>, negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, negrito)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A03AF5" w:rsidRPr="00772144">
+        <w:t>, tam. 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202B8F23" w14:textId="1D7483DE" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="003D0094" w:rsidP="009F699E">
+    <w:p w14:paraId="202B8F23" w14:textId="7C0459AB" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="003D0094" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subtítulo do artigo</w:t>
       </w:r>
       <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, se houver</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tamanho </w:t>
-[...19 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>caixa baixa, sem negrito, tam. 16</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421EFD9E" w14:textId="4C057761" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="00683126" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC240A0" w14:textId="59B3B53E" w:rsidR="00A03AF5" w:rsidRPr="00772144" w:rsidRDefault="003D0094" w:rsidP="009F699E">
+    <w:p w14:paraId="4AC240A0" w14:textId="2D8813E7" w:rsidR="00A03AF5" w:rsidRPr="00772144" w:rsidRDefault="009B4418" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Title in English</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t>TITLE IN ENGLISH</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-        <w:t>tamanho 14, negrito e itálico</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A03AF5" w:rsidRPr="00772144">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">caixa alta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>negrito e itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>tam</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F47050" w14:textId="36C922E7" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="00F4255E" w:rsidP="009F699E">
+    <w:p w14:paraId="39F47050" w14:textId="0C6C12D0" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="00F4255E" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003D0094" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -445,189 +481,251 @@
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, if there is one</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tamanho 14, itálico)</w:t>
+        <w:t xml:space="preserve">caixa baixa, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, tam. 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35812E57" w14:textId="146BF6F4" w:rsidR="0018373B" w:rsidRPr="00772144" w:rsidRDefault="0018373B" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CD6EAC" w14:textId="6DE9AF15" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="00F644D1" w:rsidP="009F699E">
+    <w:p w14:paraId="72CD6EAC" w14:textId="09005531" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="009B4418" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
+        <w:t>TÍTULO EN ESPAÑOL</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>spañol</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">caixa alta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>tamanho 14, negrito e itálico</w:t>
+        <w:t>negrito e itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>tam</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772144">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4E1BA2B0" w14:textId="6842F942" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="009669C0" w:rsidP="009F699E">
+    <w:p w14:paraId="4E1BA2B0" w14:textId="7BCF1541" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="009669C0" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F644D1" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
@@ -643,60 +741,93 @@
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, si lo hay</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tamanho 14, itálico</w:t>
+        <w:t>aixa baixa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, tam. 14</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047B22A" w14:textId="77777777" w:rsidR="00E81D1B" w:rsidRPr="00772144" w:rsidRDefault="00E81D1B" w:rsidP="009F699E">
       <w:pPr>
@@ -1721,214 +1852,216 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, verificar as instruções</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79804C36" w14:textId="2DAF7E75" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="009F699E">
+    <w:p w14:paraId="79804C36" w14:textId="347BC56A" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37D5B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citações diretas de até três linhas</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> devem ser inseridas no texto com o uso de aspas duplas, sem necessidade de itálico. Aspas simples são utilizadas para indicar citação no interior de outra citação.</w:t>
+        <w:t xml:space="preserve"> devem ser inseridas no texto com aspas duplas, sem necessidade de itálico. Aspas simples são utilizadas para indicar citação no interior de outra citação.</w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utilize </w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o sistema “</w:t>
+        <w:t xml:space="preserve">o sistema </w:t>
+      </w:r>
+      <w:r w:rsidR="00772144" w:rsidRPr="00AD6AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor-data</w:t>
+      </w:r>
+      <w:r w:rsidR="00772144" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme os exemplos a seguir. “Exemplo de citação direta curta</w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>, com ‘citação interna’</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>utor-</w:t>
+        <w:t xml:space="preserve">” (Fulano, </w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t>2006</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ata” conforme os exemplos a seguir. “Exemplo de citação direta curta</w:t>
+        <w:t xml:space="preserve">, p. </w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, com ‘citação interna’</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” (Fulano, </w:t>
+        <w:t>). Segundo Fulano (</w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. </w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>). Segundo Fulano (</w:t>
-[...7 lines deleted...]
-        <w:t>2006</w:t>
+        <w:t>), “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, p. </w:t>
-[...15 lines deleted...]
-        <w:t>), “Exemplo de citação direta curta</w:t>
+        <w:t>xemplo de citação direta curta</w:t>
       </w:r>
       <w:r w:rsidR="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, com ‘citação interna’</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1436C219" w14:textId="1F71693B" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2006,64 +2139,97 @@
         <w:t>, espaçamento entre linhas simples</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e sem aspas</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, com uma linha em branco antes e outra depois. No caso de tradução feita pela própria autoria, acrescente o termo “tradução nossa” antes do parêntese final da referência:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C0FAA6" w14:textId="77777777" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="00772144">
       <w:pPr>
         <w:pStyle w:val="CitaoIntensa"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5C634E" w14:textId="7272F83B" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="009F699E">
+    <w:p w14:paraId="6D5C634E" w14:textId="71FD1610" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="00806369">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="851"/>
+        <w:ind w:left="2268"/>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
-        <w:t>[...] e se o início da frase não for o início do texto original, colocar colchetes e reticências. Recuo de 1,5 cm, sem aspas. Fonte Georgia, tamanho 11, espaç</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00772144" w:rsidRPr="00772144">
+        <w:t xml:space="preserve">[...] e se o início da frase não for o início do texto original, colocar colchetes e reticências. </w:t>
+      </w:r>
+      <w:r w:rsidR="00806369" w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Texto com r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecuo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00806369" w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>cm, sem aspas. Fonte Georgia, tamanho 11, espaç</w:t>
+      </w:r>
+      <w:r w:rsidR="00772144" w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">amento entre linhas </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D25AD4">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simples </w:t>
+      </w:r>
       <w:r w:rsidRPr="00772144">
-        <w:t>simples (</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00772144" w:rsidRPr="00772144">
         <w:t>Sobrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:t>, ano, p. 111).</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="688781BA" w14:textId="77777777" w:rsidR="009F699E" w:rsidRPr="00772144" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2178,51 +2344,51 @@
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009F699E" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>espaçamento entre linhas 1,5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBA2467" w14:textId="77777777" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="00683126" w:rsidP="00772144">
       <w:pPr>
         <w:pStyle w:val="CitaoIntensa"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F429310" w14:textId="6576D6AB" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="2F429310" w14:textId="53F4288C" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2239,1675 +2405,2021 @@
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É preciso que haja referência </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a tais elementos </w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no corpo do texto (</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Tabela</w:t>
+      <w:r w:rsidR="008D06D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imagem</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28108A1B" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="6836D02A" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D8EF79E" w14:textId="17A334D4" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="19DCCDD3" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="005B2C0F" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imagem 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(tamanho 10, negrito) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imagem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(sem negrito, centralizado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D0E714" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445BBD25" wp14:editId="0D64A44C">
+            <wp:extent cx="2333767" cy="1384258"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="1330615839" name="Imagem 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="36027"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2349952" cy="1393858"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573DB26C" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00772144" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8504"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(tamanho 10, negrito)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sobrenome, ano, p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elaborado pelo/a autor/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sem negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2B000" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D56D6E1" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em caso de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, seguir o exemplo apresentado abaixo (Tabela 1), observando a formatação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e a identificação adequada dos elementos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s tabelas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">também devem ser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mencionadas ao longo do texto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Os dados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser inserid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma clara e objetiva, mantendo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>padrão visual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abaixo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277E385A" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30449A88" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00772144" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabela 1 </w:t>
-[...4 lines deleted...]
-          <w:color w:val="EE0000"/>
+        <w:t>Tabela 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ou </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-          <w:i/>
-          <w:iCs w:val="0"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>figura</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772144">
+        <w:t>(tamanho 10, negrito)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>quadro</w:t>
-[...4 lines deleted...]
-          <w:color w:val="EE0000"/>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">– Título </w:t>
+        <w:t xml:space="preserve"> da tabela</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(tamanho 10, negrito, centralizado)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(sem negrito, centralizado)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GradeColorida-nfase2"/>
-        <w:tblW w:w="9292" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2177"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="2211"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="1021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772144" w:rsidRPr="00772144" w14:paraId="7BF90672" w14:textId="77777777" w:rsidTr="00B178D0">
+      <w:tr w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w14:paraId="08ADA2A4" w14:textId="77777777" w:rsidTr="009C1CF7">
         <w:trPr>
-          <w:gridAfter w:val="7"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:wAfter w:w="7115" w:type="dxa"/>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C4979B" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
-[...36 lines deleted...]
-          <w:p w14:paraId="1B794E42" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="52E911F8" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BC03C9" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="52634AA2" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E9E647" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="46330623" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0233E460" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="2E7F4C06" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCCDB4B" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="64945DD1" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D058A5E" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="2ADFFA63" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7899F284" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="6D956B2C" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F99EE6" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="183D7491" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772144" w:rsidRPr="00772144" w14:paraId="7814939D" w14:textId="77777777" w:rsidTr="00B178D0">
+      <w:tr w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w14:paraId="5E769262" w14:textId="77777777" w:rsidTr="009C1CF7">
         <w:trPr>
-          <w:trHeight w:val="613"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5596681F" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="08451764" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Lorem Ipsum</w:t>
+              <w:t xml:space="preserve">Texto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0625460E" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="5D9F1870" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="432"/>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFD43ED" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="3B797AF9" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3523C7D2" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="3E6F66B8" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B58C45" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="52C46687" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D309C3" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="539E2009" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="662A3762" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="743FCEAF" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9B979E" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="4EE91279" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772144" w:rsidRPr="00772144" w14:paraId="305E5A47" w14:textId="77777777" w:rsidTr="00B178D0">
+      <w:tr w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w14:paraId="3A70F928" w14:textId="77777777" w:rsidTr="009C1CF7">
         <w:trPr>
-          <w:trHeight w:val="613"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486FDAC2" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="05DA9F0F" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Elementum erat</w:t>
+              <w:t xml:space="preserve">Texto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06280D89" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="2F14B3AE" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499BF811" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="483DDAA6" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F887FF6" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="07F9F43D" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A1EDC3" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="1B1B8B26" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="092B332D" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="0AB5F31F" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5956F6F3" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="013C963A" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="784CAB8E" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="0C5BD7C3" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772144" w:rsidRPr="00772144" w14:paraId="7456621D" w14:textId="77777777" w:rsidTr="00B178D0">
+      <w:tr w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w14:paraId="2004E417" w14:textId="77777777" w:rsidTr="009C1CF7">
         <w:trPr>
-          <w:trHeight w:val="613"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBA1AA7" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
-[...394 lines deleted...]
-          <w:p w14:paraId="5AF8627A" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="399A05C6" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00093AEC" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00093AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>TOTAL (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E6BABD" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="64DC50C6" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F96A505" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="73139F95" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5145B224" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="52DE074C" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79CFFCB2" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="2ACAC54E" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1E2EE7" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="3FFFFAE2" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFA1FAC" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="5A4876C2" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1060" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="099DD577" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00E75121">
+          <w:p w14:paraId="2900D555" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00A03AF5" w:rsidRDefault="008D06D6" w:rsidP="009C1CF7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8504"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772144">
+            <w:r w:rsidRPr="00A03AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>100,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CAACA44" w14:textId="6E2F7791" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="76AF0165" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRPr="00772144" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
+      <w:r w:rsidRPr="005B2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(tamanho 10, negrito)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sobrenome, ano, p.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> X (ou: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772144">
+        <w:t xml:space="preserve"> X (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2C0F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Elaborado pelo/a autor/a</w:t>
+        <w:t>ou:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086AB6">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772144">
+        <w:t>Elaborado pelo/a autor/a</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Tamanho 10, centralizado).</w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sem negrito, centralizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3FC12E" w14:textId="62304AF8" w:rsidR="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="32D584FD" w14:textId="77777777" w:rsidR="008D06D6" w:rsidRDefault="008D06D6" w:rsidP="008D06D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3FC12E" w14:textId="7DC3D6BC" w:rsidR="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Em caso de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37D5B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tópicos ou listas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, seguir a formatação própria do Word:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FAE65F" w14:textId="77777777" w:rsidR="00772144" w:rsidRPr="00772144" w:rsidRDefault="00772144" w:rsidP="00772144">
+    <w:p w14:paraId="31FAE65F" w14:textId="04CA7621" w:rsidR="00772144" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746731BB" w14:textId="7320B8F9" w:rsidR="00086AB6" w:rsidRPr="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5664CF07" w14:textId="0E79BA3E" w:rsidR="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FEC684" w14:textId="77777777" w:rsidR="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4847EE" w14:textId="07CFF28F" w:rsidR="00086AB6" w:rsidRPr="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ou, caso prefira listas com letras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1E3331" w14:textId="636223CA" w:rsidR="00086AB6" w:rsidRPr="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7B144E" w14:textId="0D208D7F" w:rsidR="00086AB6" w:rsidRPr="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC6DE4B" w14:textId="544C45DA" w:rsidR="00086AB6" w:rsidRPr="00086AB6" w:rsidRDefault="00086AB6" w:rsidP="00086AB6">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781A2B21" w14:textId="77777777" w:rsidR="00086AB6" w:rsidRPr="00772144" w:rsidRDefault="00086AB6" w:rsidP="00772144">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C111B4A" w14:textId="53F7F6EA" w:rsidR="00683126" w:rsidRPr="00772144" w:rsidRDefault="00C861B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -4004,51 +4516,51 @@
       <w:r w:rsidR="00B178D0" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">amanho 12, espaçamento entre linhas 1,5, justificado, com recuo na primeira linha de 1,25. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC639F8" w14:textId="77777777" w:rsidR="007E418E" w:rsidRDefault="007E418E" w:rsidP="007E418E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1047B108" w14:textId="587B305F" w:rsidR="00024C7F" w:rsidRPr="00772144" w:rsidRDefault="007E418E" w:rsidP="00024C7F">
+    <w:p w14:paraId="1047B108" w14:textId="6CD0E1B6" w:rsidR="00024C7F" w:rsidRPr="00772144" w:rsidRDefault="007E418E" w:rsidP="00024C7F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00024C7F" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -4062,50 +4574,60 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de seção secundária </w:t>
       </w:r>
       <w:r w:rsidR="00024C7F" w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B178D0" w:rsidRPr="00B178D0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tamanho 12,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">caixa baixa, </w:t>
       </w:r>
       <w:r w:rsidR="00024C7F" w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>negrito)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E7D67A" w14:textId="6FCD7795" w:rsidR="00024C7F" w:rsidRDefault="00024C7F" w:rsidP="0074183F">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -4169,50 +4691,51 @@
     <w:p w14:paraId="50FE63E6" w14:textId="5A2F7551" w:rsidR="00024C7F" w:rsidRPr="007E418E" w:rsidRDefault="007E418E" w:rsidP="00024C7F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00024C7F" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de seção </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -4622,433 +5145,304 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Inserir DOI e links de acesso (ativos) sempre que possível. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3EA102" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00B178D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635DCA19" w14:textId="5D429AEF" w:rsidR="00A259B2" w:rsidRPr="00A259B2" w:rsidRDefault="00A259B2" w:rsidP="00B178D0">
+    <w:p w14:paraId="3F75B711" w14:textId="4DBDE785" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00123948">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-[...117 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB8E60A" w14:textId="77777777" w:rsidR="00A259B2" w:rsidRDefault="00A259B2" w:rsidP="00123948">
+    <w:p w14:paraId="69B2BE50" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRPr="00772144" w:rsidRDefault="00FD531E" w:rsidP="00123948">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F75B711" w14:textId="4DBDE785" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00123948">
+    <w:p w14:paraId="51F0D01E" w14:textId="64CC379E" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="007E418E" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t>Exemplos:</w:t>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A8D" w:rsidRPr="007E418E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ivros: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B2BE50" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRPr="00772144" w:rsidRDefault="00FD531E" w:rsidP="00123948">
+    <w:p w14:paraId="17D2CDE7" w14:textId="525CBD66" w:rsidR="00E46716" w:rsidRDefault="00E46716" w:rsidP="00E46716">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SENRA, Flávio; CAMPOS, Fabiano Victor; ALMEIDA, Tatiane (org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A epistemologia das ciências da religião:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pressupostos, questões e desafios. Curitiba: Editora CRV, 2020.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51F0D01E" w14:textId="64CC379E" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="007E418E" w:rsidP="008E0A8D">
+    <w:p w14:paraId="56007CEE" w14:textId="77777777" w:rsidR="00E46716" w:rsidRPr="00772144" w:rsidRDefault="00E46716" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="17D2CDE7" w14:textId="525CBD66" w:rsidR="00E46716" w:rsidRDefault="00E46716" w:rsidP="00E46716">
+    <w:p w14:paraId="7A6B735D" w14:textId="77777777" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E46716">
+      <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">SENRA, Flávio; CAMPOS, Fabiano Victor; ALMEIDA, Tatiane (org.). </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> pressupostos, questões e desafios. Curitiba: Editora CRV, 2020.</w:t>
+        <w:t xml:space="preserve">Capítulos de livros: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56007CEE" w14:textId="77777777" w:rsidR="00E46716" w:rsidRPr="00772144" w:rsidRDefault="00E46716" w:rsidP="008E0A8D">
+    <w:p w14:paraId="301C17DE" w14:textId="58EADC8B" w:rsidR="008E0A8D" w:rsidRDefault="00E46716" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALMEIDA, Tatiane. Disciplinaridade e interdisciplinaridade: um debate contemporâneo para as Ciências da Religião. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SENRA, Flávio; CAMPOS, Fabiano Victor; ALMEIDA, Tatiane (org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A epistemologia das ciências da religião:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pressupostos, questões e desafios. Curitiba: Editora CRV, 2020. p. 117-129.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A6B735D" w14:textId="77777777" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
+    <w:p w14:paraId="5F7CFC75" w14:textId="77777777" w:rsidR="00D27DB5" w:rsidRDefault="00D27DB5" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E418E">
-[...74 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7BCE4B13" w14:textId="77777777" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
@@ -5188,90 +5582,116 @@
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0FCD53" w14:textId="77777777" w:rsidR="00E46716" w:rsidRPr="00772144" w:rsidRDefault="00E46716" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D356063" w14:textId="79388550" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
+    <w:p w14:paraId="2D356063" w14:textId="29D01C6C" w:rsidR="008E0A8D" w:rsidRPr="007E418E" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Artigos em periódicos</w:t>
       </w:r>
       <w:r w:rsidR="00A259B2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> científicos</w:t>
+      </w:r>
+      <w:r w:rsidR="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006011B4" w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>sem DOI</w:t>
       </w:r>
       <w:r w:rsidRPr="007E418E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C3841D" w14:textId="181AD044" w:rsidR="008E0A8D" w:rsidRPr="00772144" w:rsidRDefault="00E46716" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5379,214 +5799,422 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="00A259B2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154A970A" w14:textId="77777777" w:rsidR="008E0A8D" w:rsidRPr="00772144" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
+    <w:p w14:paraId="154A970A" w14:textId="77777777" w:rsidR="008E0A8D" w:rsidRDefault="008E0A8D" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12FB720C" w14:textId="68185CCE" w:rsidR="00223082" w:rsidRPr="007E418E" w:rsidRDefault="00A259B2" w:rsidP="008E0A8D">
+    <w:p w14:paraId="54597E26" w14:textId="7A9D10B8" w:rsidR="006011B4" w:rsidRPr="007E418E" w:rsidRDefault="006011B4" w:rsidP="006011B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007E418E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Artigos em periódicos</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E0A8D" w:rsidRPr="007E418E">
+        <w:t xml:space="preserve"> científicos </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">eletrônicos: </w:t>
+        <w:t xml:space="preserve">com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E418E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558FCB6A" w14:textId="6D0DCA63" w:rsidR="007E418E" w:rsidRDefault="00A259B2" w:rsidP="00F13B7C">
+    <w:p w14:paraId="34A26069" w14:textId="05EAE472" w:rsidR="006011B4" w:rsidRDefault="006011B4" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOUZA, Mailson Fernandes Cabral de. A </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRADO, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A259B2">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Patrícia Simone do</w:t>
+        <w:t xml:space="preserve">iência da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A259B2">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>O que é o xiismo e seu papel no cenário sociopolítico e religioso</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">eligião como disciplina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A259B2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">autônoma: uma história epistemológica. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t>INTERAÇÕES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Belo Horizonte, v. 20, n. 1, p. e201d02, 2025. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E8219A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.5752/P.1983-2478.2025v20n1e201d02</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032C51D2" w14:textId="77777777" w:rsidR="006011B4" w:rsidRPr="00772144" w:rsidRDefault="006011B4" w:rsidP="008E0A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FB720C" w14:textId="68185CCE" w:rsidR="00223082" w:rsidRPr="007E418E" w:rsidRDefault="00A259B2" w:rsidP="008E0A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentos </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A8D" w:rsidRPr="007E418E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eletrônicos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558FCB6A" w14:textId="6D0DCA63" w:rsidR="007E418E" w:rsidRDefault="00A259B2" w:rsidP="00F13B7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRADO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Patrícia Simone do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>O que é o xiismo e seu papel no cenário sociopolítico e religioso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>Síncronos PUC Minas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, 03 mar. 2026.</w:t>
       </w:r>
       <w:r w:rsidR="00006942">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E0A8D" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Disponível em:</w:t>
       </w:r>
       <w:r w:rsidR="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00DB29B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://sincronos.pucminas.br/o-que-e-o-xiismo/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E46716" w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5651,180 +6279,300 @@
       <w:r w:rsidR="008E0A8D" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218E888D" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00F13B7C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9E89A5" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00F13B7C">
+    <w:p w14:paraId="4ABE332E" w14:textId="77777777" w:rsidR="00D25AD4" w:rsidRPr="00A259B2" w:rsidRDefault="00D25AD4" w:rsidP="00D25AD4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>os demais casos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, seguir as orientações da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteca da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUC Minas, disponíveis em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00A259B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>https://www.pucminas.br/biblioteca/DocumentoBiblioteca/ABNT-Formatar-indicar-citacoes-e-referencia-las.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A259B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CCE5C7C" w14:textId="701ED6BD" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
+    <w:p w14:paraId="62CF6E0F" w14:textId="77777777" w:rsidR="00D25AD4" w:rsidRDefault="00D25AD4" w:rsidP="00F13B7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9E89A5" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00F13B7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCE5C7C" w14:textId="71F714C3" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0816">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Apoio:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0816">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insira o nome por extenso da instituição de apoio e o número do processo. Exemplo: </w:t>
+        <w:t xml:space="preserve">Insira o nome por extenso da instituição e o número do processo. Exemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fundação de Amparo à Pesquisa do Estado de Minas Gerais, processo n</w:t>
       </w:r>
       <w:r w:rsidR="006235E7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 99.999</w:t>
       </w:r>
       <w:r w:rsidR="005014F5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00695C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Se não houver apoio, s</w:t>
+      </w:r>
       <w:r w:rsidR="005014F5" w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>Suprim</w:t>
+        <w:t>uprim</w:t>
       </w:r>
       <w:r w:rsidR="005014F5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="005014F5" w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">esta </w:t>
       </w:r>
       <w:r w:rsidR="006235E7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">seção </w:t>
+        <w:t>seção</w:t>
       </w:r>
       <w:r w:rsidR="005014F5" w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">se não houver apoio. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003810CC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
@@ -5859,51 +6607,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E61205" w14:textId="77777777" w:rsidR="005014F5" w:rsidRDefault="005014F5" w:rsidP="00FD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D1EFBC" w14:textId="0DC80BB1" w:rsidR="005014F5" w:rsidRPr="00D86E3B" w:rsidRDefault="005014F5" w:rsidP="005014F5">
+    <w:p w14:paraId="02D1EFBC" w14:textId="4A831402" w:rsidR="005014F5" w:rsidRPr="00D86E3B" w:rsidRDefault="005014F5" w:rsidP="005014F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86E3B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Comitê de ética: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -6000,94 +6748,103 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>99.999</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E3B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003810CC">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">a esta seção </w:t>
+      <w:r w:rsidR="00695C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pesquisa </w:t>
       </w:r>
       <w:r w:rsidRPr="005014F5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">se </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">a pesquisa </w:t>
+        <w:t xml:space="preserve">não </w:t>
+      </w:r>
+      <w:r w:rsidR="00695C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exigir </w:t>
       </w:r>
       <w:r w:rsidRPr="005014F5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t>não exigir aprovação por comitê de ética</w:t>
+        <w:t>aprovação por comitê de ética</w:t>
+      </w:r>
+      <w:r w:rsidR="00695C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>, suprima esta seção</w:t>
       </w:r>
       <w:r w:rsidRPr="003810CC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036D3285" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33BEB8A5" w14:textId="7513B5F0" w:rsidR="00FD531E" w:rsidRPr="00635876" w:rsidRDefault="00FD531E" w:rsidP="00635876">
       <w:pPr>
@@ -6314,61 +7071,51 @@
         <w:t xml:space="preserve"> (desenvolvimento ou definição da metodologia)</w:t>
       </w:r>
       <w:r w:rsidR="00635876">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00134E59" w:rsidRPr="00134E59">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Investigação</w:t>
       </w:r>
       <w:r w:rsidR="00134E59" w:rsidRPr="00635876">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (condução da pesquisa, incluindo levantamento documental, bibliográfico ou de </w:t>
-[...9 lines deleted...]
-        <w:t>dados)</w:t>
+        <w:t xml:space="preserve"> (condução da pesquisa, incluindo levantamento documental, bibliográfico ou de dados)</w:t>
       </w:r>
       <w:r w:rsidR="00134E59">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Redação – rascunho original</w:t>
       </w:r>
       <w:r w:rsidR="00635876">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
@@ -7443,112 +8190,187 @@
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37829C91" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5903671C" w14:textId="15D8C177" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
+    <w:p w14:paraId="46280A1F" w14:textId="28887AD6" w:rsidR="00D64C9A" w:rsidRPr="00FD531E" w:rsidRDefault="00D64C9A" w:rsidP="00D64C9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Publicado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Inserido pelo editor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD74BFE" w14:textId="77777777" w:rsidR="00D64C9A" w:rsidRDefault="00D64C9A" w:rsidP="00FD531E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5903671C" w14:textId="15D8C177" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Editor-gerente: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Moisés Sbardelotto.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidSect="00A259B2">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C010FB0" w14:textId="77777777" w:rsidR="00F00E3E" w:rsidRDefault="00F00E3E" w:rsidP="006164D8">
+    <w:p w14:paraId="0F58FF6E" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="031E0512" w14:textId="77777777" w:rsidR="00F00E3E" w:rsidRDefault="00F00E3E" w:rsidP="006164D8">
+    <w:p w14:paraId="4F755A96" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7746,221 +8568,269 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5E05EF" w14:textId="77777777" w:rsidR="00F00E3E" w:rsidRDefault="00F00E3E" w:rsidP="006164D8">
+    <w:p w14:paraId="5911D746" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5124100B" w14:textId="77777777" w:rsidR="00F00E3E" w:rsidRDefault="00F00E3E" w:rsidP="006164D8">
+    <w:p w14:paraId="6D3E527A" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="605D85F5" w14:textId="4D5CCC2C" w:rsidR="009F699E" w:rsidRDefault="009F699E" w:rsidP="009F699E">
+    <w:p w14:paraId="605D85F5" w14:textId="70FD310A" w:rsidR="009F699E" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notas de rodapé: fonte </w:t>
+        <w:t xml:space="preserve">Notas de rodapé: </w:t>
+      </w:r>
+      <w:r w:rsidR="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sempre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Georgia, tamanho 10, espaço simples</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>, justificadas. Notas de rodapé são, exclusivamente, comentários explicativos ou textos na língua original das traduções utilizadas no corpo do texto. Não utilizar para a inserção de referências.</w:t>
+        <w:t>, justificadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, deslocamento de 0,25 cm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Notas de rodapé são, exclusivamente, comentários explicativos ou textos na língua original das traduções utilizadas no corpo do texto. Não utilizar para a inserção de referências.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0C5A9F99" w14:textId="69349884" w:rsidR="009F699E" w:rsidRPr="001B1949" w:rsidRDefault="009F699E" w:rsidP="009F699E">
+    <w:p w14:paraId="0C5A9F99" w14:textId="3A22ABEB" w:rsidR="009F699E" w:rsidRPr="001B1949" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1949">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001B1949">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00772144">
+      <w:r w:rsidR="00806369" w:rsidRPr="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00772144" w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1949">
-[...23 lines deleted...]
-      <w:r w:rsidR="00772144">
+      <w:r w:rsidRPr="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>o caso de tradução feita pel</w:t>
+      </w:r>
+      <w:r w:rsidR="00772144" w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">a própria </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1949">
+      <w:r w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
-      <w:r w:rsidR="00772144">
+      <w:r w:rsidR="00772144" w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1949">
+      <w:r w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00772144">
+      <w:r w:rsidR="00772144" w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">inserir em </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1949">
+      <w:r w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>nota de rodapé o texto na língua original</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00806369" w:rsidRPr="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tamanho 10, em itálico, </w:t>
+      </w:r>
+      <w:r w:rsidR="00806369" w:rsidRPr="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sempre entre aspas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00806369" w:rsidRPr="00806369">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49575724" w14:textId="77777777" w:rsidR="009E1921" w:rsidRPr="00A03AF5" w:rsidRDefault="009E1921" w:rsidP="003E146B">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:b/>
         <w:iCs/>
         <w:smallCaps/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -8843,50 +9713,136 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41AA5229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C6015F4"/>
     <w:numStyleLink w:val="Nmeros"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0A1C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAD6FF4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04160011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="759A37CE"/>
     <w:lvl w:ilvl="0" w:tplc="15AA920C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -8931,51 +9887,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6588" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B4413A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B4413A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9017,86 +9973,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4223E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A8C1566"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1316451855">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1485121372">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="566495790">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="711882460">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1727753232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1223717230">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="105393781">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1581526023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="327636267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1533566796">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="216816971">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="197938671">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9107,50 +10155,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00B419F4"/>
     <w:rsid w:val="00003DFE"/>
     <w:rsid w:val="000055F0"/>
     <w:rsid w:val="00006942"/>
     <w:rsid w:val="0001161C"/>
     <w:rsid w:val="0002407C"/>
     <w:rsid w:val="0002449E"/>
     <w:rsid w:val="00024C7F"/>
     <w:rsid w:val="00026986"/>
     <w:rsid w:val="000351C8"/>
     <w:rsid w:val="00036795"/>
     <w:rsid w:val="000378C8"/>
     <w:rsid w:val="00042B00"/>
     <w:rsid w:val="00042ED7"/>
     <w:rsid w:val="00055AFF"/>
     <w:rsid w:val="000570FE"/>
     <w:rsid w:val="00057768"/>
     <w:rsid w:val="000615F7"/>
     <w:rsid w:val="000616B0"/>
     <w:rsid w:val="00065C0C"/>
     <w:rsid w:val="00070ADE"/>
     <w:rsid w:val="00072417"/>
     <w:rsid w:val="00075F0F"/>
     <w:rsid w:val="00086326"/>
+    <w:rsid w:val="00086AB6"/>
     <w:rsid w:val="00086F6B"/>
     <w:rsid w:val="00092249"/>
     <w:rsid w:val="00092FE2"/>
     <w:rsid w:val="00093AEC"/>
     <w:rsid w:val="00096E85"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="000C46CD"/>
     <w:rsid w:val="000D1DB1"/>
     <w:rsid w:val="000D1F27"/>
     <w:rsid w:val="000D2EAB"/>
     <w:rsid w:val="000D59DC"/>
     <w:rsid w:val="000D5B97"/>
     <w:rsid w:val="000D6601"/>
     <w:rsid w:val="000D7078"/>
     <w:rsid w:val="000E04CE"/>
     <w:rsid w:val="000E0B7F"/>
     <w:rsid w:val="000E696E"/>
     <w:rsid w:val="000F2FDA"/>
     <w:rsid w:val="000F5C39"/>
     <w:rsid w:val="00105CCC"/>
     <w:rsid w:val="00107DF3"/>
     <w:rsid w:val="001126AB"/>
     <w:rsid w:val="001135D1"/>
     <w:rsid w:val="00115039"/>
     <w:rsid w:val="001157CA"/>
@@ -9311,134 +10360,138 @@
     <w:rsid w:val="004570DB"/>
     <w:rsid w:val="00462A96"/>
     <w:rsid w:val="00464B41"/>
     <w:rsid w:val="004662D4"/>
     <w:rsid w:val="00471720"/>
     <w:rsid w:val="00471C9A"/>
     <w:rsid w:val="00473E46"/>
     <w:rsid w:val="0048171A"/>
     <w:rsid w:val="00484D7F"/>
     <w:rsid w:val="0048709D"/>
     <w:rsid w:val="00495139"/>
     <w:rsid w:val="004963C5"/>
     <w:rsid w:val="004A1AAF"/>
     <w:rsid w:val="004A1D72"/>
     <w:rsid w:val="004A33D3"/>
     <w:rsid w:val="004A3714"/>
     <w:rsid w:val="004A5F2C"/>
     <w:rsid w:val="004B532E"/>
     <w:rsid w:val="004B5A13"/>
     <w:rsid w:val="004B6C74"/>
     <w:rsid w:val="004B73CD"/>
     <w:rsid w:val="004C10DB"/>
     <w:rsid w:val="004C1E0C"/>
     <w:rsid w:val="004D3EC6"/>
     <w:rsid w:val="004D4BBC"/>
+    <w:rsid w:val="004D696C"/>
     <w:rsid w:val="004F6A9F"/>
     <w:rsid w:val="005009B7"/>
     <w:rsid w:val="005014F5"/>
     <w:rsid w:val="00513153"/>
     <w:rsid w:val="00515C8D"/>
     <w:rsid w:val="005165E0"/>
     <w:rsid w:val="00521A25"/>
     <w:rsid w:val="00523203"/>
     <w:rsid w:val="005236DD"/>
     <w:rsid w:val="00523E80"/>
     <w:rsid w:val="00525261"/>
     <w:rsid w:val="005261FB"/>
     <w:rsid w:val="0054074E"/>
     <w:rsid w:val="00541569"/>
     <w:rsid w:val="00541B6C"/>
     <w:rsid w:val="00541D0C"/>
     <w:rsid w:val="00546D29"/>
     <w:rsid w:val="005517C1"/>
     <w:rsid w:val="00552504"/>
     <w:rsid w:val="005528BC"/>
     <w:rsid w:val="0055360A"/>
     <w:rsid w:val="00553CF7"/>
     <w:rsid w:val="0056173C"/>
     <w:rsid w:val="00564BFC"/>
     <w:rsid w:val="005654F3"/>
     <w:rsid w:val="00570198"/>
     <w:rsid w:val="00573CB5"/>
     <w:rsid w:val="00581935"/>
     <w:rsid w:val="005856EE"/>
     <w:rsid w:val="00586F9B"/>
     <w:rsid w:val="00591256"/>
     <w:rsid w:val="0059195F"/>
     <w:rsid w:val="00594B55"/>
     <w:rsid w:val="005A0307"/>
     <w:rsid w:val="005A0AD6"/>
     <w:rsid w:val="005A7DF0"/>
     <w:rsid w:val="005B0F9B"/>
     <w:rsid w:val="005B58F8"/>
     <w:rsid w:val="005C05B4"/>
     <w:rsid w:val="005C6481"/>
     <w:rsid w:val="005C6FE7"/>
     <w:rsid w:val="005C79AE"/>
     <w:rsid w:val="005D2662"/>
     <w:rsid w:val="005D46CB"/>
     <w:rsid w:val="005E2B6F"/>
     <w:rsid w:val="005F34A3"/>
+    <w:rsid w:val="006011B4"/>
     <w:rsid w:val="0061049F"/>
     <w:rsid w:val="00615A46"/>
     <w:rsid w:val="006164D8"/>
     <w:rsid w:val="00616949"/>
     <w:rsid w:val="00621EC3"/>
     <w:rsid w:val="006235E7"/>
     <w:rsid w:val="0062626E"/>
     <w:rsid w:val="0062711A"/>
     <w:rsid w:val="0063036E"/>
     <w:rsid w:val="00631218"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632A25"/>
     <w:rsid w:val="0063485A"/>
     <w:rsid w:val="00635876"/>
     <w:rsid w:val="0064004B"/>
     <w:rsid w:val="00640B76"/>
     <w:rsid w:val="006427A4"/>
     <w:rsid w:val="0064486A"/>
     <w:rsid w:val="00646160"/>
     <w:rsid w:val="006478C5"/>
     <w:rsid w:val="006615BE"/>
     <w:rsid w:val="006663BD"/>
     <w:rsid w:val="0067340A"/>
     <w:rsid w:val="00677941"/>
     <w:rsid w:val="00677B9A"/>
     <w:rsid w:val="006805E9"/>
     <w:rsid w:val="00680D07"/>
     <w:rsid w:val="00682046"/>
     <w:rsid w:val="00683126"/>
     <w:rsid w:val="00683690"/>
     <w:rsid w:val="00685092"/>
     <w:rsid w:val="006921C3"/>
     <w:rsid w:val="0069445F"/>
+    <w:rsid w:val="00695C5D"/>
     <w:rsid w:val="0069720F"/>
     <w:rsid w:val="0069771E"/>
     <w:rsid w:val="006A3FF9"/>
     <w:rsid w:val="006B078F"/>
     <w:rsid w:val="006B0D35"/>
+    <w:rsid w:val="006B6755"/>
     <w:rsid w:val="006B7B89"/>
     <w:rsid w:val="006C1A63"/>
     <w:rsid w:val="006C63C4"/>
     <w:rsid w:val="006C7381"/>
     <w:rsid w:val="006D3362"/>
     <w:rsid w:val="006D60FA"/>
     <w:rsid w:val="006D662A"/>
     <w:rsid w:val="006D778F"/>
     <w:rsid w:val="006E0615"/>
     <w:rsid w:val="006E0BED"/>
     <w:rsid w:val="006E5EE6"/>
     <w:rsid w:val="006F0B62"/>
     <w:rsid w:val="006F119A"/>
     <w:rsid w:val="006F20B7"/>
     <w:rsid w:val="00700C2A"/>
     <w:rsid w:val="00701C56"/>
     <w:rsid w:val="007020FF"/>
     <w:rsid w:val="007052D1"/>
     <w:rsid w:val="0070602B"/>
     <w:rsid w:val="00707E27"/>
     <w:rsid w:val="007177A5"/>
     <w:rsid w:val="007213AB"/>
     <w:rsid w:val="007259D0"/>
     <w:rsid w:val="00726C72"/>
     <w:rsid w:val="00733D0E"/>
@@ -9454,342 +10507,356 @@
     <w:rsid w:val="007562D3"/>
     <w:rsid w:val="00772144"/>
     <w:rsid w:val="007768A6"/>
     <w:rsid w:val="00776F9B"/>
     <w:rsid w:val="007774E7"/>
     <w:rsid w:val="00782C4F"/>
     <w:rsid w:val="00784482"/>
     <w:rsid w:val="00793179"/>
     <w:rsid w:val="007A0351"/>
     <w:rsid w:val="007A1811"/>
     <w:rsid w:val="007A4C48"/>
     <w:rsid w:val="007B13C0"/>
     <w:rsid w:val="007B26C5"/>
     <w:rsid w:val="007B3724"/>
     <w:rsid w:val="007C0290"/>
     <w:rsid w:val="007C2459"/>
     <w:rsid w:val="007D0036"/>
     <w:rsid w:val="007D2907"/>
     <w:rsid w:val="007D6028"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E418E"/>
     <w:rsid w:val="007E5757"/>
     <w:rsid w:val="007E6E6D"/>
     <w:rsid w:val="007F4942"/>
     <w:rsid w:val="007F6AE6"/>
+    <w:rsid w:val="00806369"/>
     <w:rsid w:val="008101A0"/>
     <w:rsid w:val="00811A08"/>
     <w:rsid w:val="00812390"/>
     <w:rsid w:val="00815EC3"/>
     <w:rsid w:val="00816B7F"/>
     <w:rsid w:val="0082291E"/>
     <w:rsid w:val="00827AF0"/>
     <w:rsid w:val="00834691"/>
     <w:rsid w:val="00834D47"/>
     <w:rsid w:val="00836BC3"/>
     <w:rsid w:val="0084329B"/>
     <w:rsid w:val="008537F5"/>
     <w:rsid w:val="00857553"/>
     <w:rsid w:val="00857D42"/>
     <w:rsid w:val="00861779"/>
     <w:rsid w:val="00864330"/>
     <w:rsid w:val="00864EA1"/>
     <w:rsid w:val="00867130"/>
     <w:rsid w:val="0087296E"/>
     <w:rsid w:val="00873772"/>
     <w:rsid w:val="00873C7E"/>
     <w:rsid w:val="00874D23"/>
     <w:rsid w:val="008759DD"/>
     <w:rsid w:val="00875BD9"/>
     <w:rsid w:val="00876B39"/>
     <w:rsid w:val="00877E06"/>
     <w:rsid w:val="00882EDA"/>
     <w:rsid w:val="00886643"/>
     <w:rsid w:val="00887F77"/>
     <w:rsid w:val="00890515"/>
     <w:rsid w:val="00894511"/>
     <w:rsid w:val="00896360"/>
     <w:rsid w:val="008A0F79"/>
     <w:rsid w:val="008A4A0B"/>
     <w:rsid w:val="008A4DEB"/>
     <w:rsid w:val="008A763F"/>
+    <w:rsid w:val="008B03EE"/>
     <w:rsid w:val="008B05EF"/>
     <w:rsid w:val="008B6918"/>
     <w:rsid w:val="008B6EE2"/>
     <w:rsid w:val="008C097D"/>
     <w:rsid w:val="008C5313"/>
+    <w:rsid w:val="008D06D6"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008D352E"/>
     <w:rsid w:val="008D3D84"/>
     <w:rsid w:val="008D78C5"/>
     <w:rsid w:val="008D79C7"/>
     <w:rsid w:val="008E0A8D"/>
     <w:rsid w:val="008E42E8"/>
     <w:rsid w:val="008E4B20"/>
     <w:rsid w:val="008F25B9"/>
     <w:rsid w:val="008F36DE"/>
     <w:rsid w:val="00901622"/>
     <w:rsid w:val="009100AC"/>
     <w:rsid w:val="0091498E"/>
     <w:rsid w:val="009203B2"/>
     <w:rsid w:val="00921493"/>
     <w:rsid w:val="00921EE1"/>
     <w:rsid w:val="0092469C"/>
     <w:rsid w:val="0092651E"/>
     <w:rsid w:val="0093054B"/>
     <w:rsid w:val="009319EE"/>
     <w:rsid w:val="0093246D"/>
     <w:rsid w:val="00940B20"/>
     <w:rsid w:val="00946AB3"/>
     <w:rsid w:val="009508C0"/>
     <w:rsid w:val="00950C54"/>
     <w:rsid w:val="009566B8"/>
     <w:rsid w:val="00957D03"/>
     <w:rsid w:val="0096000B"/>
     <w:rsid w:val="009622D6"/>
     <w:rsid w:val="009669C0"/>
     <w:rsid w:val="00967F72"/>
     <w:rsid w:val="00971544"/>
     <w:rsid w:val="009730B9"/>
     <w:rsid w:val="009733DF"/>
     <w:rsid w:val="009811C7"/>
     <w:rsid w:val="00991A00"/>
     <w:rsid w:val="00993C50"/>
     <w:rsid w:val="009954BF"/>
     <w:rsid w:val="009A0C8C"/>
     <w:rsid w:val="009A2B8B"/>
     <w:rsid w:val="009A7549"/>
+    <w:rsid w:val="009B4418"/>
     <w:rsid w:val="009B4DE5"/>
     <w:rsid w:val="009C2B98"/>
     <w:rsid w:val="009C520A"/>
     <w:rsid w:val="009C7083"/>
     <w:rsid w:val="009D2719"/>
     <w:rsid w:val="009D46CF"/>
     <w:rsid w:val="009D532C"/>
     <w:rsid w:val="009D6B25"/>
     <w:rsid w:val="009D7614"/>
     <w:rsid w:val="009E1921"/>
     <w:rsid w:val="009E1B75"/>
     <w:rsid w:val="009E1F7B"/>
     <w:rsid w:val="009E4322"/>
     <w:rsid w:val="009E6235"/>
     <w:rsid w:val="009E63A3"/>
     <w:rsid w:val="009E6DC1"/>
     <w:rsid w:val="009F16A0"/>
     <w:rsid w:val="009F43C2"/>
     <w:rsid w:val="009F5E68"/>
     <w:rsid w:val="009F699E"/>
     <w:rsid w:val="009F7B54"/>
+    <w:rsid w:val="00A016B4"/>
     <w:rsid w:val="00A03AF5"/>
     <w:rsid w:val="00A05EBE"/>
     <w:rsid w:val="00A07E8A"/>
     <w:rsid w:val="00A10AE6"/>
     <w:rsid w:val="00A10C2B"/>
     <w:rsid w:val="00A12FA6"/>
     <w:rsid w:val="00A13FB2"/>
     <w:rsid w:val="00A15B17"/>
     <w:rsid w:val="00A21FA5"/>
     <w:rsid w:val="00A259B2"/>
     <w:rsid w:val="00A30064"/>
     <w:rsid w:val="00A30BA6"/>
     <w:rsid w:val="00A31D0B"/>
     <w:rsid w:val="00A33257"/>
     <w:rsid w:val="00A34351"/>
     <w:rsid w:val="00A35B69"/>
     <w:rsid w:val="00A42FA2"/>
     <w:rsid w:val="00A43B20"/>
     <w:rsid w:val="00A45670"/>
     <w:rsid w:val="00A463F0"/>
     <w:rsid w:val="00A52C4B"/>
     <w:rsid w:val="00A53D36"/>
     <w:rsid w:val="00A56DA8"/>
     <w:rsid w:val="00A6170A"/>
     <w:rsid w:val="00A629EE"/>
     <w:rsid w:val="00A62B94"/>
     <w:rsid w:val="00A67AB9"/>
+    <w:rsid w:val="00A81A32"/>
     <w:rsid w:val="00A8476B"/>
     <w:rsid w:val="00A86190"/>
     <w:rsid w:val="00A90455"/>
     <w:rsid w:val="00A915A8"/>
     <w:rsid w:val="00A92E71"/>
     <w:rsid w:val="00A93477"/>
     <w:rsid w:val="00A95345"/>
     <w:rsid w:val="00A96373"/>
     <w:rsid w:val="00A97EA8"/>
     <w:rsid w:val="00AA02B0"/>
     <w:rsid w:val="00AB5B36"/>
     <w:rsid w:val="00AC05B5"/>
     <w:rsid w:val="00AC13B8"/>
     <w:rsid w:val="00AC3888"/>
     <w:rsid w:val="00AC5678"/>
     <w:rsid w:val="00AD5396"/>
+    <w:rsid w:val="00AD6AC2"/>
     <w:rsid w:val="00AE1ABE"/>
     <w:rsid w:val="00AE2AAD"/>
     <w:rsid w:val="00AF1278"/>
     <w:rsid w:val="00AF453A"/>
     <w:rsid w:val="00AF622E"/>
     <w:rsid w:val="00AF6389"/>
     <w:rsid w:val="00AF7111"/>
     <w:rsid w:val="00B0201E"/>
     <w:rsid w:val="00B07349"/>
     <w:rsid w:val="00B1169A"/>
     <w:rsid w:val="00B11C5F"/>
     <w:rsid w:val="00B128A6"/>
     <w:rsid w:val="00B144EF"/>
     <w:rsid w:val="00B14B39"/>
     <w:rsid w:val="00B178D0"/>
     <w:rsid w:val="00B2111C"/>
     <w:rsid w:val="00B27A34"/>
     <w:rsid w:val="00B30849"/>
     <w:rsid w:val="00B3318B"/>
     <w:rsid w:val="00B374E7"/>
     <w:rsid w:val="00B37D5B"/>
     <w:rsid w:val="00B419F4"/>
     <w:rsid w:val="00B42845"/>
     <w:rsid w:val="00B46383"/>
     <w:rsid w:val="00B5583B"/>
     <w:rsid w:val="00B56223"/>
     <w:rsid w:val="00B568A2"/>
     <w:rsid w:val="00B60CF7"/>
     <w:rsid w:val="00B61160"/>
     <w:rsid w:val="00B663FA"/>
     <w:rsid w:val="00B70C7A"/>
     <w:rsid w:val="00B714D1"/>
     <w:rsid w:val="00B73ABC"/>
     <w:rsid w:val="00B7784B"/>
     <w:rsid w:val="00B864CB"/>
     <w:rsid w:val="00B919CC"/>
     <w:rsid w:val="00BA1EBD"/>
     <w:rsid w:val="00BA47D0"/>
     <w:rsid w:val="00BA6D47"/>
     <w:rsid w:val="00BB54AF"/>
     <w:rsid w:val="00BD435B"/>
     <w:rsid w:val="00BD4D2C"/>
     <w:rsid w:val="00BE3580"/>
     <w:rsid w:val="00BE3E40"/>
     <w:rsid w:val="00BE4A24"/>
+    <w:rsid w:val="00BE633F"/>
     <w:rsid w:val="00BE6AD3"/>
     <w:rsid w:val="00BF0CD2"/>
     <w:rsid w:val="00BF59B4"/>
     <w:rsid w:val="00BF5B8A"/>
     <w:rsid w:val="00BF6174"/>
     <w:rsid w:val="00BF729B"/>
     <w:rsid w:val="00C112BE"/>
     <w:rsid w:val="00C14A33"/>
     <w:rsid w:val="00C1520C"/>
     <w:rsid w:val="00C2393F"/>
     <w:rsid w:val="00C24AD4"/>
     <w:rsid w:val="00C26CE1"/>
     <w:rsid w:val="00C30309"/>
     <w:rsid w:val="00C31DEF"/>
     <w:rsid w:val="00C357D7"/>
     <w:rsid w:val="00C3766E"/>
     <w:rsid w:val="00C401B1"/>
     <w:rsid w:val="00C41495"/>
     <w:rsid w:val="00C46D0F"/>
     <w:rsid w:val="00C511A1"/>
     <w:rsid w:val="00C53989"/>
     <w:rsid w:val="00C600EB"/>
     <w:rsid w:val="00C62965"/>
     <w:rsid w:val="00C62E3D"/>
     <w:rsid w:val="00C661D4"/>
     <w:rsid w:val="00C66CF7"/>
     <w:rsid w:val="00C679F0"/>
     <w:rsid w:val="00C74287"/>
     <w:rsid w:val="00C80021"/>
     <w:rsid w:val="00C816CB"/>
     <w:rsid w:val="00C861B8"/>
     <w:rsid w:val="00C868BB"/>
     <w:rsid w:val="00C93687"/>
     <w:rsid w:val="00C94226"/>
     <w:rsid w:val="00C953D2"/>
     <w:rsid w:val="00C95406"/>
     <w:rsid w:val="00CA4A6D"/>
     <w:rsid w:val="00CA61FF"/>
     <w:rsid w:val="00CB7FAE"/>
     <w:rsid w:val="00CC0056"/>
     <w:rsid w:val="00CC5388"/>
     <w:rsid w:val="00CC6FA0"/>
     <w:rsid w:val="00CD062F"/>
     <w:rsid w:val="00CD0D7B"/>
     <w:rsid w:val="00CD1185"/>
     <w:rsid w:val="00CD6CAA"/>
     <w:rsid w:val="00CE0CDE"/>
     <w:rsid w:val="00CE5B5F"/>
     <w:rsid w:val="00CE649D"/>
     <w:rsid w:val="00CF168A"/>
+    <w:rsid w:val="00CF3456"/>
     <w:rsid w:val="00CF4944"/>
     <w:rsid w:val="00D003D4"/>
     <w:rsid w:val="00D00F10"/>
     <w:rsid w:val="00D06323"/>
     <w:rsid w:val="00D1174F"/>
     <w:rsid w:val="00D12903"/>
     <w:rsid w:val="00D179C6"/>
     <w:rsid w:val="00D2304D"/>
     <w:rsid w:val="00D25A25"/>
+    <w:rsid w:val="00D25AD4"/>
     <w:rsid w:val="00D2771D"/>
+    <w:rsid w:val="00D27DB5"/>
     <w:rsid w:val="00D326D3"/>
     <w:rsid w:val="00D33536"/>
     <w:rsid w:val="00D33606"/>
     <w:rsid w:val="00D42FFC"/>
     <w:rsid w:val="00D44087"/>
     <w:rsid w:val="00D5015F"/>
     <w:rsid w:val="00D51353"/>
     <w:rsid w:val="00D56189"/>
     <w:rsid w:val="00D627E1"/>
     <w:rsid w:val="00D6445A"/>
     <w:rsid w:val="00D64A15"/>
+    <w:rsid w:val="00D64C9A"/>
     <w:rsid w:val="00D703D2"/>
     <w:rsid w:val="00D75220"/>
+    <w:rsid w:val="00D9501C"/>
     <w:rsid w:val="00D95047"/>
     <w:rsid w:val="00D958C0"/>
     <w:rsid w:val="00DA1F66"/>
     <w:rsid w:val="00DA2F67"/>
     <w:rsid w:val="00DA62A8"/>
     <w:rsid w:val="00DB05FF"/>
     <w:rsid w:val="00DB09F3"/>
     <w:rsid w:val="00DB29D7"/>
     <w:rsid w:val="00DB2B7A"/>
     <w:rsid w:val="00DB46D5"/>
     <w:rsid w:val="00DB61AE"/>
     <w:rsid w:val="00DB72BD"/>
     <w:rsid w:val="00DC096C"/>
     <w:rsid w:val="00DC2EDB"/>
     <w:rsid w:val="00DC39FA"/>
     <w:rsid w:val="00DD3D69"/>
     <w:rsid w:val="00DD46EC"/>
     <w:rsid w:val="00DD7193"/>
     <w:rsid w:val="00DE0BC1"/>
     <w:rsid w:val="00DE2663"/>
     <w:rsid w:val="00DE7BD2"/>
     <w:rsid w:val="00DF3E01"/>
     <w:rsid w:val="00DF5351"/>
     <w:rsid w:val="00DF6BDF"/>
     <w:rsid w:val="00E013D7"/>
     <w:rsid w:val="00E04D78"/>
     <w:rsid w:val="00E164AA"/>
     <w:rsid w:val="00E20897"/>
+    <w:rsid w:val="00E21D36"/>
     <w:rsid w:val="00E27556"/>
     <w:rsid w:val="00E27594"/>
     <w:rsid w:val="00E27597"/>
     <w:rsid w:val="00E33F54"/>
     <w:rsid w:val="00E3424E"/>
     <w:rsid w:val="00E4431B"/>
     <w:rsid w:val="00E45D12"/>
     <w:rsid w:val="00E46716"/>
     <w:rsid w:val="00E46756"/>
     <w:rsid w:val="00E52236"/>
     <w:rsid w:val="00E52D18"/>
     <w:rsid w:val="00E53191"/>
     <w:rsid w:val="00E61947"/>
     <w:rsid w:val="00E61FC7"/>
     <w:rsid w:val="00E661E3"/>
     <w:rsid w:val="00E67A23"/>
     <w:rsid w:val="00E81D1B"/>
     <w:rsid w:val="00E8579E"/>
     <w:rsid w:val="00E93774"/>
     <w:rsid w:val="00E94FF1"/>
     <w:rsid w:val="00E960BC"/>
     <w:rsid w:val="00EA084E"/>
     <w:rsid w:val="00EA4D49"/>
     <w:rsid w:val="00EA5475"/>
     <w:rsid w:val="00EB732A"/>
@@ -9803,73 +10870,75 @@
     <w:rsid w:val="00EF57A8"/>
     <w:rsid w:val="00F00E3E"/>
     <w:rsid w:val="00F0162F"/>
     <w:rsid w:val="00F022A4"/>
     <w:rsid w:val="00F06E58"/>
     <w:rsid w:val="00F12E26"/>
     <w:rsid w:val="00F13B7C"/>
     <w:rsid w:val="00F16502"/>
     <w:rsid w:val="00F222C8"/>
     <w:rsid w:val="00F267F5"/>
     <w:rsid w:val="00F333B9"/>
     <w:rsid w:val="00F377B3"/>
     <w:rsid w:val="00F40B98"/>
     <w:rsid w:val="00F4255E"/>
     <w:rsid w:val="00F43642"/>
     <w:rsid w:val="00F47554"/>
     <w:rsid w:val="00F51B65"/>
     <w:rsid w:val="00F5394A"/>
     <w:rsid w:val="00F55114"/>
     <w:rsid w:val="00F62696"/>
     <w:rsid w:val="00F644D1"/>
     <w:rsid w:val="00F64943"/>
     <w:rsid w:val="00F65AC8"/>
     <w:rsid w:val="00F66213"/>
     <w:rsid w:val="00F7212F"/>
+    <w:rsid w:val="00F7244D"/>
     <w:rsid w:val="00F80E51"/>
     <w:rsid w:val="00F8141F"/>
     <w:rsid w:val="00F82820"/>
     <w:rsid w:val="00F83FF4"/>
     <w:rsid w:val="00F85ACB"/>
     <w:rsid w:val="00F87579"/>
     <w:rsid w:val="00F91AC2"/>
     <w:rsid w:val="00F94F73"/>
     <w:rsid w:val="00FA2D00"/>
     <w:rsid w:val="00FA59DB"/>
     <w:rsid w:val="00FB2474"/>
     <w:rsid w:val="00FB290F"/>
     <w:rsid w:val="00FB3624"/>
     <w:rsid w:val="00FB36F0"/>
     <w:rsid w:val="00FC162D"/>
     <w:rsid w:val="00FC18E2"/>
     <w:rsid w:val="00FC46C5"/>
     <w:rsid w:val="00FC4D56"/>
     <w:rsid w:val="00FC5364"/>
     <w:rsid w:val="00FC556E"/>
     <w:rsid w:val="00FD2BF9"/>
     <w:rsid w:val="00FD3D3A"/>
     <w:rsid w:val="00FD531E"/>
+    <w:rsid w:val="00FD539E"/>
     <w:rsid w:val="00FD6D33"/>
     <w:rsid w:val="00FD71D5"/>
     <w:rsid w:val="00FD7A58"/>
     <w:rsid w:val="00FE1C74"/>
     <w:rsid w:val="00FE4EAC"/>
     <w:rsid w:val="00FF190E"/>
     <w:rsid w:val="00FF1C6D"/>
     <w:rsid w:val="00FF27AC"/>
     <w:rsid w:val="00FF34DC"/>
     <w:rsid w:val="00FF4349"/>
     <w:rsid w:val="00FF621F"/>
     <w:rsid w:val="00FF7CF9"/>
     <w:rsid w:val="1325372C"/>
     <w:rsid w:val="43454A15"/>
     <w:rsid w:val="55F5784F"/>
     <w:rsid w:val="5AF20CEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -14011,51 +15080,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bib.pucminas.br/teses/CienciasDaReligiao_RitaMacedoGrassi_31492_Parcialsomenteresumo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pucminas.br/biblioteca/DocumentoBiblioteca/ABNT-Formatar-indicar-citacoes-e-referencia-las.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sincronos.pucminas.br/o-que-e-o-xiismo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.pucminas.br/interacoes/article/view/6696" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bib.pucminas.br/teses/CienciasDaReligiao_RitaMacedoGrassi_31492_Parcialsomenteresumo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pucminas.br/biblioteca/DocumentoBiblioteca/ABNT-Formatar-indicar-citacoes-e-referencia-las.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sincronos.pucminas.br/o-que-e-o-xiismo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5752/P.1983-2478.2025v20n1e201d02" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.pucminas.br/interacoes/article/view/6696" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14597,73 +15666,73 @@
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAA4C68-1DC4-4F21-9607-2085AE638BFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
     <ds:schemaRef ds:uri="8625c67e-763f-4787-b194-8f013abaf7a0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1525</Words>
-  <Characters>8240</Characters>
+  <Words>1666</Words>
+  <Characters>8999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9746</CharactersWithSpaces>
+  <CharactersWithSpaces>10644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E4A3599D84F264186FDD850BF9B08C1</vt:lpwstr>
   </property>
 </Properties>
 </file>