--- v1 (2026-08-30)
+++ v2 (2026-09-19)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08E396C6" w14:textId="438E1959" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="00230F99" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -919,51 +919,51 @@
           <w:b/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3543DF" w14:textId="0A9A2468" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="002E16D1" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk528728559"/>
       <w:r w:rsidRPr="002E16D1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aqui se coloca o resumo do artigo, de 100 a 200 palavras. Apresente de forma sucinta o conteúdo do texto do artigo em parágrafo único. O resumo deve conter objetivo, metodologia, resultados e conclusões do documento. Convém usar o verbo na terceira pessoa. Tamanho 11, espaçamento entre linhas simples, justificado.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="30F3C006" w14:textId="55BBA1CE" w:rsidR="009E1921" w:rsidRPr="00772144" w:rsidRDefault="00C861B8" w:rsidP="009F699E">
+    <w:p w14:paraId="30F3C006" w14:textId="1CEDBE00" w:rsidR="009E1921" w:rsidRPr="00772144" w:rsidRDefault="00C861B8" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Palavra</w:t>
       </w:r>
       <w:r w:rsidR="003D0094" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -991,50 +991,62 @@
       </w:r>
       <w:r w:rsidR="00861779" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>palavras</w:t>
       </w:r>
       <w:r w:rsidR="009E1921" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>-chave</w:t>
       </w:r>
       <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>, s</w:t>
       </w:r>
       <w:r w:rsidR="00861779" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>eparadas por ponto</w:t>
       </w:r>
+      <w:r w:rsidR="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00755DEA" w:rsidRPr="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e vírgula</w:t>
+      </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Espaçamento entre linhas </w:t>
       </w:r>
       <w:r w:rsidR="009E1921" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>simples</w:t>
       </w:r>
       <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
@@ -1170,83 +1182,101 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>Aqui se coloca o resumo do artigo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E16D1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>em inglês</w:t>
       </w:r>
       <w:r w:rsidRPr="002E16D1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>, de 100 a 200 palavras. Apresente de forma sucinta o conteúdo do texto do artigo em parágrafo único. O resumo deve conter objetivo, metodologia, resultados e conclusões do documento. Convém usar o verbo na terceira pessoa. Tamanho 11, espaçamento entre linhas simples, justificado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EB8F2E" w14:textId="7D41242C" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="00C861B8" w:rsidP="009F699E">
+    <w:p w14:paraId="15EB8F2E" w14:textId="5F08900B" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="00C861B8" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Três a seis palavras-chave em inglês, separadas por ponto. Espaçamento entre linhas simples, tamanho 11.</w:t>
+        <w:t>Três a seis palavras-chave em inglês, separadas por ponto</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00755DEA" w:rsidRPr="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e vírgula</w:t>
+      </w:r>
+      <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Espaçamento entre linhas simples, tamanho 11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239894EA" w14:textId="77777777" w:rsidR="00230F99" w:rsidRPr="00772144" w:rsidRDefault="00230F99" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59534062" w14:textId="4539606E" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="00F644D1" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
@@ -1339,51 +1369,51 @@
         </w:rPr>
         <w:t>Aqui se coloca o resumo do artigo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E16D1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>em espanhol</w:t>
       </w:r>
       <w:r w:rsidRPr="002E16D1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         </w:rPr>
         <w:t>, de 100 a 200 palavras. Apresente de forma sucinta o conteúdo do texto do artigo em parágrafo único. O resumo deve conter objetivo, metodologia, resultados e conclusões do documento. Convém usar o verbo na terceira pessoa. Tamanho 11, espaçamento entre linhas simples, justificado.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="65AF8796" w14:textId="3D1EF84A" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="007F4942" w:rsidP="009F699E">
+    <w:p w14:paraId="65AF8796" w14:textId="22A9E3F7" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="007F4942" w:rsidP="009F699E">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras </w:t>
       </w:r>
@@ -1418,51 +1448,85 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F644D1" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Três a seis palavras-chave em espanhol, separadas por ponto. Espaçamento entre linhas simples, tamanho 11.</w:t>
+        <w:t>Três a seis palavras-chave em espanhol, separadas por ponto</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00755DEA" w:rsidRPr="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00755DEA" w:rsidRPr="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vírgula</w:t>
+      </w:r>
+      <w:r w:rsidR="00230F99" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Espaçamento entre linhas simples, tamanho 11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F18420" w14:textId="75B9CE46" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="00F644D1" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B19014B" w14:textId="77777777" w:rsidR="00F644D1" w:rsidRPr="00772144" w:rsidRDefault="00F644D1" w:rsidP="009F699E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8314,63 +8378,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Moisés Sbardelotto.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidSect="00A259B2">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F58FF6E" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
+    <w:p w14:paraId="74BA76E7" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F755A96" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
+    <w:p w14:paraId="66568302" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8434,195 +8498,195 @@
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0948D4E8" w14:textId="28755B82" w:rsidR="009E1921" w:rsidRPr="00967F72" w:rsidRDefault="00F644D1" w:rsidP="00F644D1">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>117</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41DB921D" w14:textId="45343C3B" w:rsidR="009E1921" w:rsidRPr="0070602B" w:rsidRDefault="0070602B" w:rsidP="0070602B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07AB16DD" w14:textId="6020A401" w:rsidR="009E1921" w:rsidRPr="00A03AF5" w:rsidRDefault="00CC5388" w:rsidP="00CC5388">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5911D746" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
+    <w:p w14:paraId="10C329FC" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D3E527A" w14:textId="77777777" w:rsidR="00F7244D" w:rsidRDefault="00F7244D" w:rsidP="006164D8">
+    <w:p w14:paraId="4F81A45E" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="605D85F5" w14:textId="70FD310A" w:rsidR="009F699E" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -8794,68 +8858,68 @@
         </w:rPr>
         <w:t>sempre entre aspas</w:t>
       </w:r>
       <w:r w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00806369" w:rsidRPr="00806369">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49575724" w14:textId="77777777" w:rsidR="009E1921" w:rsidRPr="00A03AF5" w:rsidRDefault="009E1921" w:rsidP="003E146B">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:b/>
         <w:iCs/>
         <w:smallCaps/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="022B6056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2ABA5175"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10100,53 +10164,54 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="105393781">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1581526023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="327636267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1533566796">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="216816971">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="197938671">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="190"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -10185,50 +10250,51 @@
     <w:rsid w:val="00096E85"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="000C46CD"/>
     <w:rsid w:val="000D1DB1"/>
     <w:rsid w:val="000D1F27"/>
     <w:rsid w:val="000D2EAB"/>
     <w:rsid w:val="000D59DC"/>
     <w:rsid w:val="000D5B97"/>
     <w:rsid w:val="000D6601"/>
     <w:rsid w:val="000D7078"/>
     <w:rsid w:val="000E04CE"/>
     <w:rsid w:val="000E0B7F"/>
     <w:rsid w:val="000E696E"/>
     <w:rsid w:val="000F2FDA"/>
     <w:rsid w:val="000F5C39"/>
     <w:rsid w:val="00105CCC"/>
     <w:rsid w:val="00107DF3"/>
     <w:rsid w:val="001126AB"/>
     <w:rsid w:val="001135D1"/>
     <w:rsid w:val="00115039"/>
     <w:rsid w:val="001157CA"/>
     <w:rsid w:val="001218B9"/>
     <w:rsid w:val="00121DE6"/>
     <w:rsid w:val="00123843"/>
     <w:rsid w:val="00123948"/>
+    <w:rsid w:val="00131281"/>
     <w:rsid w:val="00133B60"/>
     <w:rsid w:val="00134E59"/>
     <w:rsid w:val="001359BC"/>
     <w:rsid w:val="001409B8"/>
     <w:rsid w:val="00140CF4"/>
     <w:rsid w:val="001419DE"/>
     <w:rsid w:val="001424F8"/>
     <w:rsid w:val="00155ED8"/>
     <w:rsid w:val="00164948"/>
     <w:rsid w:val="00164ABE"/>
     <w:rsid w:val="0016625F"/>
     <w:rsid w:val="00166D52"/>
     <w:rsid w:val="00174411"/>
     <w:rsid w:val="00174611"/>
     <w:rsid w:val="001761E8"/>
     <w:rsid w:val="001778B3"/>
     <w:rsid w:val="00181633"/>
     <w:rsid w:val="00182E4C"/>
     <w:rsid w:val="0018373B"/>
     <w:rsid w:val="0019215E"/>
     <w:rsid w:val="00193AF3"/>
     <w:rsid w:val="00196B04"/>
     <w:rsid w:val="001A5D8B"/>
     <w:rsid w:val="001B0192"/>
     <w:rsid w:val="001B1949"/>
@@ -10482,50 +10548,51 @@
     <w:rsid w:val="006E0BED"/>
     <w:rsid w:val="006E5EE6"/>
     <w:rsid w:val="006F0B62"/>
     <w:rsid w:val="006F119A"/>
     <w:rsid w:val="006F20B7"/>
     <w:rsid w:val="00700C2A"/>
     <w:rsid w:val="00701C56"/>
     <w:rsid w:val="007020FF"/>
     <w:rsid w:val="007052D1"/>
     <w:rsid w:val="0070602B"/>
     <w:rsid w:val="00707E27"/>
     <w:rsid w:val="007177A5"/>
     <w:rsid w:val="007213AB"/>
     <w:rsid w:val="007259D0"/>
     <w:rsid w:val="00726C72"/>
     <w:rsid w:val="00733D0E"/>
     <w:rsid w:val="00737757"/>
     <w:rsid w:val="0074183F"/>
     <w:rsid w:val="007438C5"/>
     <w:rsid w:val="00743977"/>
     <w:rsid w:val="007441F8"/>
     <w:rsid w:val="007463A5"/>
     <w:rsid w:val="00750160"/>
     <w:rsid w:val="00751E84"/>
     <w:rsid w:val="007559B2"/>
+    <w:rsid w:val="00755DEA"/>
     <w:rsid w:val="007562D3"/>
     <w:rsid w:val="00772144"/>
     <w:rsid w:val="007768A6"/>
     <w:rsid w:val="00776F9B"/>
     <w:rsid w:val="007774E7"/>
     <w:rsid w:val="00782C4F"/>
     <w:rsid w:val="00784482"/>
     <w:rsid w:val="00793179"/>
     <w:rsid w:val="007A0351"/>
     <w:rsid w:val="007A1811"/>
     <w:rsid w:val="007A4C48"/>
     <w:rsid w:val="007B13C0"/>
     <w:rsid w:val="007B26C5"/>
     <w:rsid w:val="007B3724"/>
     <w:rsid w:val="007C0290"/>
     <w:rsid w:val="007C2459"/>
     <w:rsid w:val="007D0036"/>
     <w:rsid w:val="007D2907"/>
     <w:rsid w:val="007D6028"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E418E"/>
     <w:rsid w:val="007E5757"/>
     <w:rsid w:val="007E6E6D"/>
     <w:rsid w:val="007F4942"/>
     <w:rsid w:val="007F6AE6"/>
@@ -10851,50 +10918,51 @@
     <w:rsid w:val="00E61FC7"/>
     <w:rsid w:val="00E661E3"/>
     <w:rsid w:val="00E67A23"/>
     <w:rsid w:val="00E81D1B"/>
     <w:rsid w:val="00E8579E"/>
     <w:rsid w:val="00E93774"/>
     <w:rsid w:val="00E94FF1"/>
     <w:rsid w:val="00E960BC"/>
     <w:rsid w:val="00EA084E"/>
     <w:rsid w:val="00EA4D49"/>
     <w:rsid w:val="00EA5475"/>
     <w:rsid w:val="00EB732A"/>
     <w:rsid w:val="00EC5819"/>
     <w:rsid w:val="00ED370E"/>
     <w:rsid w:val="00ED49E2"/>
     <w:rsid w:val="00ED6E8A"/>
     <w:rsid w:val="00EE190C"/>
     <w:rsid w:val="00EE59B2"/>
     <w:rsid w:val="00EF3D12"/>
     <w:rsid w:val="00EF57A8"/>
     <w:rsid w:val="00F00E3E"/>
     <w:rsid w:val="00F0162F"/>
     <w:rsid w:val="00F022A4"/>
     <w:rsid w:val="00F06E58"/>
     <w:rsid w:val="00F12E26"/>
+    <w:rsid w:val="00F137EC"/>
     <w:rsid w:val="00F13B7C"/>
     <w:rsid w:val="00F16502"/>
     <w:rsid w:val="00F222C8"/>
     <w:rsid w:val="00F267F5"/>
     <w:rsid w:val="00F333B9"/>
     <w:rsid w:val="00F377B3"/>
     <w:rsid w:val="00F40B98"/>
     <w:rsid w:val="00F4255E"/>
     <w:rsid w:val="00F43642"/>
     <w:rsid w:val="00F47554"/>
     <w:rsid w:val="00F51B65"/>
     <w:rsid w:val="00F5394A"/>
     <w:rsid w:val="00F55114"/>
     <w:rsid w:val="00F62696"/>
     <w:rsid w:val="00F644D1"/>
     <w:rsid w:val="00F64943"/>
     <w:rsid w:val="00F65AC8"/>
     <w:rsid w:val="00F66213"/>
     <w:rsid w:val="00F7212F"/>
     <w:rsid w:val="00F7244D"/>
     <w:rsid w:val="00F80E51"/>
     <w:rsid w:val="00F8141F"/>
     <w:rsid w:val="00F82820"/>
     <w:rsid w:val="00F83FF4"/>
     <w:rsid w:val="00F85ACB"/>
@@ -15360,77 +15428,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...6 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E4A3599D84F264186FDD850BF9B08C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="916144c46f0cb11e34b8ad78693f5e57">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0cdaa48c-ba01-480a-8a81-7f5c94951d52" xmlns:ns4="8625c67e-763f-4787-b194-8f013abaf7a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e534424da0cb40d28693f565d2eaf30" ns3:_="" ns4:_="">
     <xsd:import namespace="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
     <xsd:import namespace="8625c67e-763f-4787-b194-8f013abaf7a0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15609,130 +15669,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+</s:customData>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C847D4E-C152-4D21-846A-EA395987EE0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9973330-7F96-4A03-9E73-AB5D4B801376}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E92FE8E-6CE0-4CD0-A3AF-A78C814BA989}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9973330-7F96-4A03-9E73-AB5D4B801376}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C847D4E-C152-4D21-846A-EA395987EE0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAA4C68-1DC4-4F21-9607-2085AE638BFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
     <ds:schemaRef ds:uri="8625c67e-763f-4787-b194-8f013abaf7a0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1666</Words>
-  <Characters>8999</Characters>
+  <Words>1671</Words>
+  <Characters>9024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10644</CharactersWithSpaces>
+  <CharactersWithSpaces>10674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E4A3599D84F264186FDD850BF9B08C1</vt:lpwstr>
   </property>
 </Properties>
 </file>