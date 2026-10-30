--- v2 (2026-09-19)
+++ v3 (2026-10-30)
@@ -343,62 +343,105 @@
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">caixa alta, </w:t>
+        <w:t>caixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>alta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>negrito e itálico</w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
@@ -481,72 +524,111 @@
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, if there is one</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">caixa baixa, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:t>caixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>baixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>itálico</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, tam. 14</w:t>
       </w:r>
       <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35812E57" w14:textId="146BF6F4" w:rsidR="0018373B" w:rsidRPr="00772144" w:rsidRDefault="0018373B" w:rsidP="009F699E">
       <w:pPr>
@@ -604,62 +686,105 @@
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">caixa alta, </w:t>
+        <w:t>caixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>alta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>negrito e itálico</w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
@@ -752,72 +877,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>aixa baixa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:t>aixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, itálico</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D25AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>baixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B30849" w:rsidRPr="00772144">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D25AD4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, tam. 14</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005856EE" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
@@ -1667,60 +1831,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (incluindo títulos, resumo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F699E" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resumen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F699E" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">notas de rodapé, referências). </w:t>
       </w:r>
       <w:r w:rsidR="009F699E" w:rsidRPr="00772144">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O corpo do texto d</w:t>
       </w:r>
       <w:r w:rsidRPr="00772144">
@@ -5526,60 +5692,448 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">GRASSI, Rita Macedo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>La contribution académique de Raimon Panikkar aux études des religions:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du pluralisme religieux à la méthode interculturelle comme voie vers la paix. 2024. Tese (Doutorado em Ciências da Religião) – Programa de Pós-Graduação em Ciências da Religião, Pontifícia Universidade Católica de Minas Gerais, Belo Horizonte, 2024. Disponível em: </w:t>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>académique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Raimon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Panikkar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>études</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>religions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pluralisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>religieux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>méthode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>interculturelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>voie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>vers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>paix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E46716">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2024. Tese (Doutorado em Ciências da Religião) – Programa de Pós-Graduação em Ciências da Religião, Pontifícia Universidade Católica de Minas Gerais, Belo Horizonte, 2024. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00DB29B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://bib.pucminas.br/teses/CienciasDaReligiao_RitaMacedoGrassi_31492_Parcialsomenteresumo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E46716">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
@@ -5981,51 +6535,71 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A26069" w14:textId="05EAE472" w:rsidR="006011B4" w:rsidRDefault="006011B4" w:rsidP="008E0A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOUZA, Mailson Fernandes Cabral de. A </w:t>
+        <w:t xml:space="preserve">SOUZA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Mailson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006011B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fernandes Cabral de. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="006011B4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">iência da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -6469,175 +7043,184 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A9E89A5" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00F13B7C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CCE5C7C" w14:textId="71F714C3" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CCE5C7C" w14:textId="4645027C" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0816">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Apoio:</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0816">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Se não houver apoio, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>uprim</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esta </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Caso contrário, i</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insira o nome por extenso da instituição e o número do processo. Exemplo: </w:t>
+        <w:t xml:space="preserve">nsira o nome por extenso da instituição e o número do processo. Exemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fundação de Amparo à Pesquisa do Estado de Minas Gerais, processo n</w:t>
       </w:r>
       <w:r w:rsidR="006235E7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 99.999</w:t>
       </w:r>
       <w:r w:rsidR="005014F5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00695C5D">
-[...52 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003810CC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
@@ -6658,1783 +7241,1762 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>depois do parágrafo</w:t>
       </w:r>
       <w:r w:rsidR="003810CC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD531E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E61205" w14:textId="77777777" w:rsidR="005014F5" w:rsidRDefault="005014F5" w:rsidP="00FD531E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02D1EFBC" w14:textId="1360BE8E" w:rsidR="005014F5" w:rsidRPr="00D86E3B" w:rsidRDefault="005014F5" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:i/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comitê de ética: </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se a pesquisa </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exigir </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>aprovação por comitê de ética</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>, suprima esta seção</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57" w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caso contrário, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsira o nome por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extenso da instituição e o número do processo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pont</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ifícia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Universidade Católica de Minas Gerais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rocesso n</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>99.999</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02D1EFBC" w14:textId="4A831402" w:rsidR="005014F5" w:rsidRPr="00D86E3B" w:rsidRDefault="005014F5" w:rsidP="005014F5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33BEB8A5" w14:textId="7513B5F0" w:rsidR="00FD531E" w:rsidRPr="00635876" w:rsidRDefault="00FD531E" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0816">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D86E3B">
+        <w:t xml:space="preserve">Contribuição </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Comitê de ética: </w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>na coautoria</w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00134E59" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Pont</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ifícia </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0816">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Universidade Católica de Minas Gerais</w:t>
-[...17 lines deleted...]
-        <w:t>rocesso n</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0816">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se a autoria for </w:t>
       </w:r>
       <w:r w:rsidR="006235E7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:bCs/>
-[...10 lines deleted...]
-          <w:iCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, suprima esta </w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se houver mais de uma pessoa autora, informe a contribuição de cada uma segundo os papéis da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:iCs/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>, indicando as iniciais dos nomes completos correspondentes a cada papel</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>efetivamente exercido entre os seguintes:</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Conceitualização</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (formulação das ideias e objetivos da pesquisa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (desenvolvimento ou definição da metodologia)</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Investigação</w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (condução da pesquisa, incluindo levantamento documental, bibliográfico ou de dados)</w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Redação – rascunho original</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Redação – revisão e edição</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Supervisão</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (orientação e responsabilidade pelo planejamento e execução)</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Administração do projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (coordenação e gestão da pesquisa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Conceitualização: AAA, BBB. Metodologia</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: AAA.</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00695C5D">
-[...58 lines deleted...]
-          <w:color w:val="EE0000"/>
+      <w:r w:rsidR="00134E59" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Investigação</w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AAA, BBB. </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redação </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rascunho original: </w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BBB</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Redação </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">revisão e edição: </w:t>
+      </w:r>
+      <w:r w:rsidR="00134E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Supervisão</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: AAA. </w:t>
+      </w:r>
+      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Administração do projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="00635876">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: AAA.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="036D3285" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61931577" w14:textId="28FC541B" w:rsidR="005014F5" w:rsidRPr="005014F5" w:rsidRDefault="005014F5" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Declaração de uso de Inteligência Artificial:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistemas de IA </w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utilizados </w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7" w:rsidRPr="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>no desenvolvimento da pesquisa ou na elaboração do manuscrito (concepção, análise de dados, redação, revisão etc.), indicando o nome da ferramenta e sua finalidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00403B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>, conforme o exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utiliz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ou(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">o sistema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>[nome do sistema]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>[informar a finalidade]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Todo o conteúdo foi revisado e aprovado pelo</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, que assume</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006235E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">plena </w:t>
+      </w:r>
+      <w:r w:rsidR="00646160" w:rsidRPr="00646160">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabilidade pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>conteúdo final do manuscrito.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se nenhuma ferramenta de IA foi utilizada, informe: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> não </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter(em) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>utiliza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">do sistemas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>no desenvolvimento deste trabalho.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33BEB8A5" w14:textId="7513B5F0" w:rsidR="00FD531E" w:rsidRPr="00635876" w:rsidRDefault="00FD531E" w:rsidP="00635876">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B02E179" w14:textId="77777777" w:rsidR="006235E7" w:rsidRPr="00D86E3B" w:rsidRDefault="006235E7" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0816">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Contribuição </w:t>
+        <w:t>Conflito de interesses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>na coautoria</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">/a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">declara não haver. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Em caso de co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B0816">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="003810CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
-[...56 lines deleted...]
-          <w:color w:val="EE0000"/>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
-[...213 lines deleted...]
-          <w:color w:val="EE0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>coautores/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaram não haver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00635876" w:rsidRPr="00635876">
-[...167 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6CDF41E7" w14:textId="77777777" w:rsidR="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00FD531E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1DC6AD5F" w14:textId="2E684922" w:rsidR="00FD531E" w:rsidRPr="00D86E3B" w:rsidRDefault="00FD531E" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recebido em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Inserido pelo editor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61931577" w14:textId="1BD56ADD" w:rsidR="005014F5" w:rsidRPr="005014F5" w:rsidRDefault="005014F5" w:rsidP="005014F5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69F5DF64" w14:textId="71CA6880" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>O</w:t>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprovado em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Inserido pelo editor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005014F5">
-[...403 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="71AEFFAA" w14:textId="77777777" w:rsidR="005014F5" w:rsidRDefault="005014F5" w:rsidP="00FD531E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46280A1F" w14:textId="28887AD6" w:rsidR="00D64C9A" w:rsidRPr="00FD531E" w:rsidRDefault="00D64C9A" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">em: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Inserido pelo editor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD531E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B02E179" w14:textId="77777777" w:rsidR="006235E7" w:rsidRPr="00D86E3B" w:rsidRDefault="006235E7" w:rsidP="006235E7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5903671C" w14:textId="73335963" w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidRDefault="00FD531E" w:rsidP="00403B57">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0816">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Conflito de interesses:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D86E3B">
+        <w:t xml:space="preserve">Editor-gerente: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> O</w:t>
-[...390 lines deleted...]
-        <w:t>Moisés Sbardelotto.</w:t>
+        <w:t>Moisés Sbardelotto</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD531E" w:rsidRPr="00FD531E" w:rsidSect="00A259B2">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74BA76E7" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
+    <w:p w14:paraId="77504E6A" w14:textId="77777777" w:rsidR="009D4398" w:rsidRDefault="009D4398" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66568302" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
+    <w:p w14:paraId="65FB2547" w14:textId="77777777" w:rsidR="009D4398" w:rsidRDefault="009D4398" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8632,61 +9194,61 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10C329FC" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
+    <w:p w14:paraId="702D5A74" w14:textId="77777777" w:rsidR="009D4398" w:rsidRDefault="009D4398" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F81A45E" w14:textId="77777777" w:rsidR="00131281" w:rsidRDefault="00131281" w:rsidP="006164D8">
+    <w:p w14:paraId="2B251815" w14:textId="77777777" w:rsidR="009D4398" w:rsidRDefault="009D4398" w:rsidP="006164D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="605D85F5" w14:textId="70FD310A" w:rsidR="009F699E" w:rsidRDefault="009F699E" w:rsidP="009F699E">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B7784B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -10164,96 +10726,97 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="105393781">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1581526023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="327636267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1533566796">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="216816971">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="197938671">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="161"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysTAyMjE3NTY0sjAzNjFV0lEKTi0uzszPAykwqQUAZlGxhywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B419F4"/>
     <w:rsid w:val="00003DFE"/>
     <w:rsid w:val="000055F0"/>
     <w:rsid w:val="00006942"/>
     <w:rsid w:val="0001161C"/>
     <w:rsid w:val="0002407C"/>
     <w:rsid w:val="0002449E"/>
     <w:rsid w:val="00024C7F"/>
     <w:rsid w:val="00026986"/>
     <w:rsid w:val="000351C8"/>
     <w:rsid w:val="00036795"/>
     <w:rsid w:val="000378C8"/>
     <w:rsid w:val="00042B00"/>
     <w:rsid w:val="00042ED7"/>
+    <w:rsid w:val="00046674"/>
     <w:rsid w:val="00055AFF"/>
     <w:rsid w:val="000570FE"/>
     <w:rsid w:val="00057768"/>
     <w:rsid w:val="000615F7"/>
     <w:rsid w:val="000616B0"/>
     <w:rsid w:val="00065C0C"/>
     <w:rsid w:val="00070ADE"/>
     <w:rsid w:val="00072417"/>
     <w:rsid w:val="00075F0F"/>
     <w:rsid w:val="00086326"/>
     <w:rsid w:val="00086AB6"/>
     <w:rsid w:val="00086F6B"/>
     <w:rsid w:val="00092249"/>
     <w:rsid w:val="00092FE2"/>
     <w:rsid w:val="00093AEC"/>
     <w:rsid w:val="00096E85"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="000C46CD"/>
     <w:rsid w:val="000D1DB1"/>
     <w:rsid w:val="000D1F27"/>
     <w:rsid w:val="000D2EAB"/>
     <w:rsid w:val="000D59DC"/>
     <w:rsid w:val="000D5B97"/>
     <w:rsid w:val="000D6601"/>
     <w:rsid w:val="000D7078"/>
@@ -10383,50 +10946,51 @@
     <w:rsid w:val="0036681E"/>
     <w:rsid w:val="0036722F"/>
     <w:rsid w:val="003704C2"/>
     <w:rsid w:val="00376797"/>
     <w:rsid w:val="00376FA9"/>
     <w:rsid w:val="003772CF"/>
     <w:rsid w:val="00380379"/>
     <w:rsid w:val="003810CC"/>
     <w:rsid w:val="00382A43"/>
     <w:rsid w:val="00393B86"/>
     <w:rsid w:val="00397274"/>
     <w:rsid w:val="003A6E7C"/>
     <w:rsid w:val="003B4843"/>
     <w:rsid w:val="003C52C1"/>
     <w:rsid w:val="003C606B"/>
     <w:rsid w:val="003D0094"/>
     <w:rsid w:val="003D0A02"/>
     <w:rsid w:val="003D4FD6"/>
     <w:rsid w:val="003D5590"/>
     <w:rsid w:val="003E146B"/>
     <w:rsid w:val="003E42A6"/>
     <w:rsid w:val="003E4768"/>
     <w:rsid w:val="003F1DFF"/>
     <w:rsid w:val="003F2B5E"/>
     <w:rsid w:val="003F7023"/>
+    <w:rsid w:val="00403B57"/>
     <w:rsid w:val="00404666"/>
     <w:rsid w:val="00405AA4"/>
     <w:rsid w:val="00407D46"/>
     <w:rsid w:val="0041122C"/>
     <w:rsid w:val="00414464"/>
     <w:rsid w:val="00420928"/>
     <w:rsid w:val="00421931"/>
     <w:rsid w:val="00422210"/>
     <w:rsid w:val="00432DBF"/>
     <w:rsid w:val="00432E56"/>
     <w:rsid w:val="00433921"/>
     <w:rsid w:val="00433DAD"/>
     <w:rsid w:val="00434877"/>
     <w:rsid w:val="00440D55"/>
     <w:rsid w:val="00444241"/>
     <w:rsid w:val="00450EE0"/>
     <w:rsid w:val="0045501F"/>
     <w:rsid w:val="004567E9"/>
     <w:rsid w:val="004570DB"/>
     <w:rsid w:val="00462A96"/>
     <w:rsid w:val="00464B41"/>
     <w:rsid w:val="004662D4"/>
     <w:rsid w:val="00471720"/>
     <w:rsid w:val="00471C9A"/>
     <w:rsid w:val="00473E46"/>
@@ -10665,50 +11229,51 @@
     <w:rsid w:val="00946AB3"/>
     <w:rsid w:val="009508C0"/>
     <w:rsid w:val="00950C54"/>
     <w:rsid w:val="009566B8"/>
     <w:rsid w:val="00957D03"/>
     <w:rsid w:val="0096000B"/>
     <w:rsid w:val="009622D6"/>
     <w:rsid w:val="009669C0"/>
     <w:rsid w:val="00967F72"/>
     <w:rsid w:val="00971544"/>
     <w:rsid w:val="009730B9"/>
     <w:rsid w:val="009733DF"/>
     <w:rsid w:val="009811C7"/>
     <w:rsid w:val="00991A00"/>
     <w:rsid w:val="00993C50"/>
     <w:rsid w:val="009954BF"/>
     <w:rsid w:val="009A0C8C"/>
     <w:rsid w:val="009A2B8B"/>
     <w:rsid w:val="009A7549"/>
     <w:rsid w:val="009B4418"/>
     <w:rsid w:val="009B4DE5"/>
     <w:rsid w:val="009C2B98"/>
     <w:rsid w:val="009C520A"/>
     <w:rsid w:val="009C7083"/>
     <w:rsid w:val="009D2719"/>
+    <w:rsid w:val="009D4398"/>
     <w:rsid w:val="009D46CF"/>
     <w:rsid w:val="009D532C"/>
     <w:rsid w:val="009D6B25"/>
     <w:rsid w:val="009D7614"/>
     <w:rsid w:val="009E1921"/>
     <w:rsid w:val="009E1B75"/>
     <w:rsid w:val="009E1F7B"/>
     <w:rsid w:val="009E4322"/>
     <w:rsid w:val="009E6235"/>
     <w:rsid w:val="009E63A3"/>
     <w:rsid w:val="009E6DC1"/>
     <w:rsid w:val="009F16A0"/>
     <w:rsid w:val="009F43C2"/>
     <w:rsid w:val="009F5E68"/>
     <w:rsid w:val="009F699E"/>
     <w:rsid w:val="009F7B54"/>
     <w:rsid w:val="00A016B4"/>
     <w:rsid w:val="00A03AF5"/>
     <w:rsid w:val="00A05EBE"/>
     <w:rsid w:val="00A07E8A"/>
     <w:rsid w:val="00A10AE6"/>
     <w:rsid w:val="00A10C2B"/>
     <w:rsid w:val="00A12FA6"/>
     <w:rsid w:val="00A13FB2"/>
     <w:rsid w:val="00A15B17"/>
@@ -15428,66 +15993,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+</s:customData>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E4A3599D84F264186FDD850BF9B08C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="916144c46f0cb11e34b8ad78693f5e57">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0cdaa48c-ba01-480a-8a81-7f5c94951d52" xmlns:ns4="8625c67e-763f-4787-b194-8f013abaf7a0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e534424da0cb40d28693f565d2eaf30" ns3:_="" ns4:_="">
     <xsd:import namespace="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
     <xsd:import namespace="8625c67e-763f-4787-b194-8f013abaf7a0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -15670,137 +16239,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...3 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E92FE8E-6CE0-4CD0-A3AF-A78C814BA989}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9973330-7F96-4A03-9E73-AB5D4B801376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E92FE8E-6CE0-4CD0-A3AF-A78C814BA989}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAA4C68-1DC4-4F21-9607-2085AE638BFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0cdaa48c-ba01-480a-8a81-7f5c94951d52"/>
     <ds:schemaRef ds:uri="8625c67e-763f-4787-b194-8f013abaf7a0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C847D4E-C152-4D21-846A-EA395987EE0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1671</Words>
-  <Characters>9024</Characters>
+  <Words>1676</Words>
+  <Characters>9052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10674</CharactersWithSpaces>
+  <CharactersWithSpaces>10707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009E4A3599D84F264186FDD850BF9B08C1</vt:lpwstr>
   </property>
 </Properties>
 </file>